--- v0 (2026-01-13)
+++ v1 (2026-04-19)
@@ -54,564 +54,564 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ROBERTO DA AMBULÂNCIA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_03-23.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_03-23.pdf</t>
   </si>
   <si>
     <t>REALIZAR RECUPERAÇÃO ASFALTICA NAS RUAS DA CIDADE</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>VANDA PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_15.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_15.pdf</t>
   </si>
   <si>
     <t>a necessidade de implantar um dispositivo legal voltado aos profissionais da educação, a fim de garantir o cumprimento do piso salarial.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_01-23.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_01-23.pdf</t>
   </si>
   <si>
     <t>"MANUTENÇÃO E TROCA DAS LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_02-23.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_02-23.pdf</t>
   </si>
   <si>
     <t>REALIZAR MANUTENÇÃO EM RUA SEM ASFALTO, QUAL SEJA:_x000D_
 RUA DUQUE DE CAXIAS, NO BAIRRO PORTO".</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CHICO PAIVA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_04-23.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_04-23.pdf</t>
   </si>
   <si>
     <t>"REALIZAR ABERTURA DE CANALETAS PARA INSTALAÇÃO DE REDE DE ÁGUA".</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EDSON FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_10.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_10.pdf</t>
   </si>
   <si>
     <t>"Que o Excelentíssimo Prefeito Municipal analise a possibilidade de refazer as lombadas da Rodovia Tancredo Neves"</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_11.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_11.pdf</t>
   </si>
   <si>
     <t>"Solicito ao Excelentíssimo Prefeito Municipal que analise a viabilidade de instalação de novos postes de iluminação na_x000D_
 Rodovia Tancredo Neves"</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_12.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_12.pdf</t>
   </si>
   <si>
     <t>"Que o Excelentíssimo Prefeito Municipal analise a possibilidade de realizar reforma de revitalização na praça do bairro porto."</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_13.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_13.pdf</t>
   </si>
   <si>
     <t>"Que o Excelentíssimo Prefeito Municipal solicite ao Setor Responsável que proceda fiscalização no Posto de Combustíveis PKL, em razão do acúmulo de rejeitos do lava-jato do posto, como também para que proceda a limpeza da área localizada nos fundos da propriedade"</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_14.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_14.pdf</t>
   </si>
   <si>
     <t>"Que o Excelentíssimo Prefeito Municipal analise a viabilidade de realizar a troca das lâmpadas convencionais de mercúrio para as de LED nos postes de toda a cidade de forma gradativa."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Brasilândia de Minas</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"APELAÇÃO CÍVEL. AÇÃO CIVIL PÚBLICA. DANO AMBIENTAL. OBRIGAÇÃO DE FAZER. CAPACIDADE ORÇAMENTÁRIA. INGERÊNCIADO JUDICIÁRIO._x000D_
 RESPONSABILIDADE SOLIDÁRIA DO MUNICÍPIO E DA COPASA. ARTIGO 225 DA CR/88. Os recursos públicos estão submetidos a uma "reserva parlamentar em matéria orçamentária", de modo que a competência para decidir sobre a alocação dessas verbas cabe exclusivamente ao Poder Executivo, sem possibilidade de ingerência do Judiciário, por respeito aos princípios constitucionais da democracia e da separação dos poderes. Nos termos do artigo 225 da Constituição da Republica incumbe ao Poder Público e à coletividade em geral a obrigação de proteger e preservar o meio ambiente. Recurso conhecido e parcialmente provido."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/96/010438.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/96/010438.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargo efetivo no quadro permanente de Servidores do Poder Executivo vinculado à Secretaria Municipal de Cultura e Lazer"</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/97/010635.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/97/010635.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos efetivos e abertura de vagas no quadro permanente dos Servidores do Poder Executivo vinculados Secretaria Municipal de Saúde".</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/98/010735.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/98/010735.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos efetivos no quadro permanente de Servidores do Poder Executivo vinculado à área de Assistência Social".</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/99/010907.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/99/010907.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos efetivos no quadro permanente de Servidores do Poder Executivo vinculado à Secretaria de Obras e Serviços Públicos".</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/100/011024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/100/011024.pdf</t>
   </si>
   <si>
     <t>"Dsipõe sobre alterações na organização administrativa do Poder Executivo instituída pela Lei Complementar 01/2002, alterada pelas Leis Complementares 17/2009, 25/2013 e contém outras providências".</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/101/011151.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/101/011151.pdf</t>
   </si>
   <si>
     <t>"Cria Cargos e abre vagas para profissionais do ensino e de apoio da Secretaria Municipal de Educação".</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/103/012650.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/103/012650.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo à Lei Complementar n° 6, de 30 de janeiro de 2004, que "Dispõe sobre o Regime jurídico e estabelece o estatuto dos servidores públicos da Administração Direta e Indireta do Municipio de Brasilândia de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_complemantar_009_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_complemantar_009_1.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas e o salário do cargo de Vigilante, constante no Anexo I, da Lei Complementar nº 011/2009 que "Dispõe sobre a estruturação do Plano de Cargos e Carreiras da Câmara Municipal de Brasilândia de Minas, estabelece normas gerais de enquadramento, institui nova tabela de vencimentos e dá outras providências".</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>"Concede revisão geral anual e reajuste real da remuneração dos servidores públicos municipal do Poder Executivo para o exercício de 2022."</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/95/010403.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/95/010403.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA RURAL "Abel Messias Alves" Inicio na MG 181 e final na Usina Elétrica Serra NO MUNICÍPIO DE BRASILÁNDIA DE MINAS."</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t xml:space="preserve">Vereador Presidente, Vice-Presidente e Secertário </t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/94/010330.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/94/010330.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual dos subsídios dos vereadores do município de Brasilândia de Minas - MG, para o exercício de 2022, e da outras providências."</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/102/012444.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/102/012444.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Poder Legislativo de Brasilândia de Minas - MG, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/104/012809.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/104/012809.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para a Associação de Pais e Amigos dos Excepcionais APAE"</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/105/012840.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/105/012840.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para a ABRAPROV - Associação Beneficente e Artística Pró-vida.“</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/106/013019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/106/013019.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para a Casa de Apoio Danielle".</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/107/013114.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/107/013114.pdf</t>
   </si>
   <si>
     <t>"Reajusta os valores das diárias de viagem dos servidores do Poder Executivo."</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/108/013207.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/108/013207.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o participação do município de BRASILANDIA DE MINAS NO CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA ÁREA MINEIRA DA SUDENE- CIMAMS ratifica protocolo de intenções e dá outras providências”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/109/013246.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/109/013246.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste especifico as categorias de profissionais da educação básica vinculados ao piso nacional para os profissionais do magistério."</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/110/013328.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/110/013328.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a jornada de trabalho dos servidores da Administração Pública Municipal direta, das autarquias e das fundações públicas municipais, e dá outras providências.”</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de 02 (duas) Creches; cria 02 (dois) cargos de Diretor de Creche no quadro de pessoal da Secretaria Municipal de Educação e da outra providência”.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência anual, de recursos financeiros em favor da Mitra Diocesana de Paracatu - MG e dá outras providências.”</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/114/proj._lei_015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/114/proj._lei_015.pdf</t>
   </si>
   <si>
     <t>"Autoriza a transferência de recursos financeiros em favor da Mitra Diocesana de Paracatu - MG e da outra providência."</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/115/proj._lei_016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/115/proj._lei_016.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social em favor da Associação de Combate a Dependência Química e Prevenção ao Uso de Drogas e de Assistência Social do Distrito Federal e Entorno - ONG RESGATE e dá outras providências."</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>WAGUIM</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>"Estabelece o tráfego de veículos na rua que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>"Institui o dia de enfrentamento à violência política contra as mulheres no Município de Brasilândia de Minas-MG."</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_019_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_019_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 9, de 24 de março de 1997, que "Institui o Conselho Municipal de Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_021.pdf</t>
   </si>
   <si>
     <t>"Institui Dia Municipal de Preservação do Rio Paracatu e seus afluentes, e dá outras providências."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>"Institui a obrigatoriedade de distribuição de absorventes higiênicos a mulheres em situação de vulnerabilidade social e econômica."</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_023_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_023_1.pdf</t>
   </si>
   <si>
     <t>Confere denominação à Rua que descreve, e dá outras providências."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial ao orçamento vigente, para manutenção de programas de investimentos vinculados ao Fundo Municipal de Saúde com recursos transferidos pela Secretária do Estado de Saúde."</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_026_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_026_1.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente, para manutenção de programas de custeio vinculados ao Fundo de Saúde com recursos transferidos</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_027_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_027_1.pdf</t>
   </si>
   <si>
     <t>Cria 1 (um) cargo com 1 (uma) Vaga de Técnico de Segurança do Trabalho no Quadro Permanente de Pessoal da Prefeitura Municipal de Brasilândia de Minas-MG.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial ao orçamento vigente referente aos recursos de investimentos e manutenção do setor Saúde, obras de asfaltamento e recapeamento, veículos, ampliação e reforma CRAS, com recursos do SES, SEE, SUS, Emendas Parlamentares, Resoluções do Estado e acordo Judicial de Brumadinho."</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_36.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_36.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA PONTE NA COMUNIDADE DA MATINHA NESTE_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>A REATIVAÇÃO DO CENTRO DE ATENDIMENTO AO COVID E OUTRAS DOENÇAS RESPIRATÓRIAS - SARS</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>CONSERVAÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>O RECAPEAMENTO DAS RUAS ABAIXO CITADAS NO BAIRRO PORTO_x000D_
 - RUA EZEQUIEL MAJACI LUCENA_x000D_
 - RUA JOSÉ ANASTÁCIO BARBOSA_x000D_
 - RUA MARIA HELENA ALQUIMIM_x000D_
@@ -746,1005 +746,1005 @@
   <si>
     <t>139</t>
   </si>
   <si>
     <t>SEJAM CONTRATADOS MÉDICOS PARA OS PSFs.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRAS DE MEIO FIO EM TODOS OS ASFALTOS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>LIMPEZA DE ENTULHOS E MATO, DO ANTIGO CAMPO DE AVIÃO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_25.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_25.pdf</t>
   </si>
   <si>
     <t>"QUE NOS TERMOS DO INCISO XXI, DO ART. 209 DO REGIMENTO INTERNO, SEJA CONSIGNADA NOS ANAIS DESTA CASA," MOÇÃO DE CONGRATULAÇÕES" COM VOTOS DE APLAUSOS PARA O SARGENTO JORGE EDUARDO DE TOLEDO, MILITAR DA RESERVA DO 4° PELOTÃO PM -206a CIA/45° BPM DA CIDADE DE BRASILÂNDIA DE MINAS/MG RECONHECENDO A IMPORTÂNCIA DE SEU TRABALHO POLICIAL EM PROL DA SOCIEDADE E DA JUSTIÇA, REQUER AINDA QUE DESSA "MOÇÃO" SE DÈ CIÊNCIA AO HOMENAGEADO".</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_26.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_26.pdf</t>
   </si>
   <si>
     <t>"Solicita a realização de uma audiência pública com os três poderes, legislativo, executivo e judiciário."</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_27.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_27.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DOS ANTEPROJETOS DE LEI NÚMEROS 01 E 002, AMBOSDE 2022".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_28.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_28.pdf</t>
   </si>
   <si>
     <t>"SOLICITA O PAGAMENTO DO PISO NACIONAL PARA OS AGENTES COMUNITÁRIOS DESAÚDE E AGENTES COMUNITÁRIOS DE ENDEMIAS".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_29.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_29.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE PISTA DE MOTOCROSS."</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_30.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_30.pdf</t>
   </si>
   <si>
     <t>"COMODATODE ROÇADEIRA À ASSOCIAÇÃO QUE MENCIONA"</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_31.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_31.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DO TÍTULO DE CIDADÃO BRASILANDÊNSE, AO SR. JOSÉ DIAS DOS REIS ALVES".</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_32.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_32.pdf</t>
   </si>
   <si>
     <t>"PROVIDÊNCIAS QUANTO A FALTA CONSTANTE DE ENERGIA ELETRICA"</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_33_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_33_1.pdf</t>
   </si>
   <si>
     <t>"PROVIDÊNCIAS QUANTO A FALTA CONSTANTE FORNECIMENTO DE ÁGUA “</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_34.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_34.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESCLARECIMENTOS DO NÃO PAGAMENTO DO ADICIONAL DE 10% PREVISTO NA LEI N° 685/2022"</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_35.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_35.pdf</t>
   </si>
   <si>
     <t>"QUE NOS TERMOS DO INCISO XXI, DO ART. 209 DO REGIMENTO INTERNO, SEJA CONSIGNADA NOS ANAIS DESTA CASA," "MOÇÃO DE_x000D_
 CONGRATULAÇÃO POR ATO DE BRAVURA" COM VOTOS DE APLAUSOS PARA O CABO EDUARDO TOLENTINO DE CARVALHO, MILITAR DO 4° PELOTÃO PM - 206a CIA/45° BPM DA CIDADE DE BRASILÂNDIA DE MINAS/MG RECONHECENDO A IMPORTÂNCIA DE SEU TRABALHO POLICIAL, REQUER AINDA QUE DESSA "MOÇÃO" SE DÊ CIÊNCIA AO HOMENAGEADO."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_37.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_37.pdf</t>
   </si>
   <si>
     <t>"A CONCLUSÃO DA OBRA DA ESCOLA MUNICIPAL JULIUS PETER PAUL KATZ."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_38.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_38.pdf</t>
   </si>
   <si>
     <t>"A CONCLUSÃO DA OBRA DA PONTE DO FORQUILHA."</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>JOAO HENRIQUE ZICA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_39.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_39.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA MOÇÃO DE Assinatura do(s) fúncionarios APLAUSOS CONGRATULAÇÕES À POLÍCIA CIVIL DO ESTADO DEMINAS GERAIS"".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_40.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_40.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL PROMOVA A ADEQUAÇÃO DO ESPAÇO FÍSICO DA CLÍNICA DE ESPECIALIDADES MÉDICAS DO_x000D_
 MUNICIPIO, E SE HOUVER POSSIBILIDADE TRANSFERI-LA PARA LOCALIDADE MAIS AMPLA E APROPRIADA."</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_41.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_41.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DO ANTEPROJETO DE LEI NÚMERO 003 DE 2022"</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_43.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_43.pdf</t>
   </si>
   <si>
     <t>"MELHORIA NA COLETA DE LIXO URBANO"</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_44.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_44.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO CONVENIO DA PREFEITURA COM A POLICIA MILITAR</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_45.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_45.pdf</t>
   </si>
   <si>
     <t>"EXPLICAÇÕES ACERCA DA FALTA DE MEDICAMENTOS NA FARMACIA MUNICIPAL."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_47.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_47.pdf</t>
   </si>
   <si>
     <t>FALTA DE MEDICAMENTOS NA FARMÁCIA POPULAR"</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_48.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_48.pdf</t>
   </si>
   <si>
     <t>"SOLICITAÇÃO DE ALARGAMENTO DE RUA"</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_49.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_49.pdf</t>
   </si>
   <si>
     <t>"SOLICITAÇÃO DE APRESENTAÇÃO DO SALDO DAS CONTAS DENOMINADAS".</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_50.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_50.pdf</t>
   </si>
   <si>
     <t>"SOLICITAÇÃO DE APRESENTAÇÃO DO SALDO DAS CONTAS DENOMINADAS"</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_51.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_51.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA INSTALADO UM BEBEDOURO NOS VESTIÁRIOS DO ESTÁDIO JOSÉ_x000D_
 ANASTÁCIO BARBOSA BAIRRO PORTO"</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_52.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_52.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA INSTALADO UM ROTEADOR PARA INTERNET WI-FI E BANCOS NA PRAÇA DA COMUNIDADE DO RIACHO DO CAMPO"</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_53.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_53.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CUMPRIDA A LEI DE INCENTIVO FINANCEIRO AOS AGENTES DE_x000D_
 ENDEMIAS EM FORMA DE ABONO SALARIAL"</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA PERÍODO DE 2022 A 2025</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DA RUA PROJETADA (SÃO CLEMENTE) NO BAIRRO BELA VISTA, QUE PASSARÁ A DENOMINAR-SE RUA NATAL FERREIRA DE BESSA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/proj._lei_046-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/proj._lei_046-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO FIRMAR CONVÊNIO DE MÚTUA COOPERAÇÃO COM A ASSOICIAÇÃO COMERCIAL, EMPRESARIAL, INDUSTRIAL, AGROPECUÁRUA E DE SERVIÇOS DE BRASILÂNDIA DE MINAS - ACE</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/proj._de_lei_047-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/proj._de_lei_047-2021.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A PRESENÇA DIS NOMES DOS (AS) VEREADORES(AS), E LEGISLATURA, NAS PLACAS DE CONCLUSÃO E/OU INAUGURAÇÃO DE OBRAS DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/proj._de_lei_048-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/proj._de_lei_048-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A CONCESSÃO DO ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO NA FORMA QUE ESPECIFICA E DÁ OUTRASPROVIDÊNCIAS</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA PEDRO JOSÉ DO CARMO</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_008-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_008-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI ESTACIONAMENTO TEMPORÁRIO E ROTATIVO DE VEÍCULOS AUTOMOTORES EM FRENTE ÀS FARMACIAS E DROGARIAS NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE CONCESSÃO DE AUXILIO EMERGENCIAL PECUNIÁRIO, ÀS FAMÍLIAS DE BAIXA RENDA AFETADAS ECONOMICAMENTE PELA PANDEMIA DO CORONAVIRUS (COVID19), NO MUNICÍPIO DE BRASILANDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_006-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_006-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA "MARIA CONCEIÇÃO DE SOUZA"A ATUAL VIA PÚBLICA DENOMINADA "RUA TERRA SANTA" NO BAIRRO BELA VISTA, MUNICIPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/proj._de_lei_004-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/proj._de_lei_004-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE BRASILÂNDIA DE MINAS, O DIA DA PADROEIRA DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/proj._de_lei_005-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/proj._de_lei_005-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BRASILÂNDIA DE MINAS O DIA DE SÃO JOSÉ OPERÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/proj._de_lei_005-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/proj._de_lei_005-2021.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A\ ABRAPROV - ASSOCIAÇÃO BENEFICIENTE E ARTÍSTICA PRÓ-VIDA</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/proj._de_lei_010-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/proj._de_lei_010-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A CASA DE APOIO DANIELE.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/40/req._001-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/40/req._001-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, o Projeto de Lei que cria o " Conselho Municipal de Desenvolvimento Sustentável.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/39/req._002-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/39/req._002-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, quais as providências que serão tomadas e os prazos, quanto a situação precária e revoltante que se encontra o LIXÃO de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/req._003-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/req._003-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando a construção de redutores de velocidade (quebra-molas) e placas de sinalização de orientação preferencial nos cruzamentos da Avenida JOB DE ASSIS CARDOSO,  visando a segurança da população local.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/req._004-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/req._004-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando a construção de redutores velocidade na Rua FRANCISCO FERREIRA BESSA, no Bairro Porto visando a segurança da população local</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/req._005-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/req._005-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando informações sobre o pagamento aos beneficiários de Brasilândia de Minas, oriundos do Convênio referente a Lei Federal Nº. 14.017/2020, conhecida com Lei ALDIR BLANC, no valor de R$. 137.663,98, publicada para Brasilândia de Minas, beneficiando os nosso trabalhadores do setor cultural.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/44/req._006-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/44/req._006-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando a urgente possibilidade de aumento no repasse do Convênio entre Prefeitura Municipal e a Polícia Militar, conforme relatado pelo comando de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/45/req._007-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/45/req._007-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE SEJA INCLUIDO NA REMUNERAÇÃO DOS SERVIDORES DA SAÚDE, QUE TRABALHAM DIRETAMENTE COM ATENDIMENTO A PACIENTES ENFERMOS, O ADICIONAL DE INSALUBRIDADE DE 40% POR LIDAREM PERMANENTEMENTE E INTERMITENTE COM EXPOSIÇÃO AO RISCO MÁXIMO, CONFORME COMPENSAÇÕES REGULAMENTARES PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO E DEMAIS LEGISLAÇÃO QUE TRATAM SOBRE O ASSUNTO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req._008-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req._008-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS DEVIDAS AÇÕES NA COMUNIDADE RIACHO DO CAMPO:_x000D_
 1- LIMPEZA DA ÁREA COLETIVA DA COMUNIDADE;_x000D_
 2 -LIMPEZA DO CAMPO DE FUTEBOL DA COMUNIDADE;_x000D_
 3 - COLETA DO LIXO DA COMUNIDADE UMA VEZ POR SEMANA, BEM COMO O LIXO DOS MORADORES DAS MARGENS DA ESTRADA VICINAL QUE LIGA A REFERIDA COMUNIDADE;_x000D_
 4 -  IMPLANTAÇÃO DE EQUIPAMENTO DE GINASTICA (ACADEMIA DE SAÚDE) NA COMUNIDADE_x000D_
 5 - ATENDIMENTO MÉDICO E ODONTOLOGICO NA COMUNIDADE MENSALMENTE</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/req._009-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/req._009-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, PARA QUE SEJA ENVIADO PARA A CÂMARA MUNICIPAL AS NORMAS E PROCEDIMENTOS IMPOSTOS PELA ADMINISTRAÇÃO MUNICIPAL QUANTO A VISITA DE VEREADORES NAS DEPENDÊNCIAS DO PRONTO ATENDIMETNO SINVAL FARIAS DE SÁ.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/req._010-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/req._010-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO A ELABORAÇÃO DE ESTUDO TÉCNICO, ACOMPANHADO DE PLANILHA ORÇAMENTÁRIA PARA A TÃO NECESSÁRIA RECONSTRUÇÃO DA PONTE SOBRE O CORREGO COTOVELO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/req._011-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/req._011-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS DEVIDAS AÇÕES O LIXÃO DE NOSSA CIDADE:_x000D_
 1 - LIMPEZA GERAL NO LOCAL_x000D_
 2 - COLOCAÇÃO DE 1 (UM) FUNCIONÁRIO NO LOCAL PARA MANUNTENÇÃO DA ORGANIZAÇÃO IMPLANTADA;_x000D_
 3 - LIMPEZA E ADEQUAÇÃO DAS VALAS PARA DESCARTES DE RESTOS DE ANIMAIS ABATIDOS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/req._012-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/req._012-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, SUGERINDO QUE O MUNICÍPIO CONCEDA UM AUMENTO NAS DIÁRIAS DOS SERVIDORES DO MUNICÍPIO, QUE NECESSITAM SE DESLOCARM A TRABALHO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/req._013-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/req._013-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, PARA QUE SEJA PROVIDENCIADO COM A MÁXIMA BREVIDADE POSSÍVEL UM LOCAL ADEQUADO E DENTRO DAS NORMAS DE VIGILÂNCIA SANITÁRIA PARA DESCARTE DE REJEITO DE AÇOUGUES (RESTOS DE ABATES DE ANIMAIS).</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, DETERMINE DE IMEDIATO O CUMPRIMENTO DA LEI ORGÂNICA DE BRASILÂNDIA DE MINAS, ESPECIFICADAMENTE EM SEU ARTIGO 122 PARAGRAFO IV, PARA QUE FAÇA A FISCALIZAÇÃO, ATRAVÉS DE ANÁLISE LOBORATORIAL NAS ÁGUAS DO RIO PARACATU E SEUS AFLUENTES EM RELAÇÃO A QUAISQUER FONTE DE POLUIÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req._015-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req._015-21.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO PRESENTE EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS DEVIDAS AÇÕES NA MANUNTENÇÃO E REVITALIZAÇÃO DAS QUADARAS POLIESPORTIVA DE NOSSA CIDADE:</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Requer o envio de expediente ao Prefeito Municipal, solicitando as devidas ações da Administração Municipal na Construção de um Muro entre a Escola Municipal Rui Veloso e sua Quadra Poliesportiva.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/req._017-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/req._017-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando a ATIVAÇÃO DO CONSELHO MUNICIPAL DE DEFESA E CONSERVAÇÃO DO MEIO AMBIENTE - CODEMA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/req._018-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/req._018-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando, atendendo a pedido da maioria da nossa população, que seja agendado com a máxima brevidade possível a realização de CONCURSO PÚBLICO em Brasilândia de Minas - MG.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/57/req._019-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/57/req._019-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando ou intermediando a limpeza do terreno da antiga delegacia no centro da cidade, encontra-se aquele espaço totalmente inadequadas as normas epidemiológicas de nossa cidade.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/req._020-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/req._020-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando a Implantação de Infraestrutura de Drenagem de Água Pluviais na Rua Maria Raimunda Evangelista no Bairro Canudos e Porto, sanando os sérios problemas encontrados pelos moradores daquela rua e pelos que por ela trafegam.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando implantação de Infraestrutura de Drenagem de Água Pluviais na Rua Luiz de Menezes no Bairro Centro, nas proximidades do nº. 335, onde tem trago sérios problemas para os moradores daquela rua que por ela trafegam.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/req._022-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/req._022-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando a limpeza e reorganização e infraestrutura adequada para as cerimônias fúnebres, como uma cobertura e piso em concreto e bebedouro, além da aquisição de um reservatório de água adequado para atender a demanda do cemitério, inclusive para os dias de finados, onde exige uma melhor estrutura.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/61/req._023-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/61/req._023-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando a devida REVISÃO DO CONTRATO COM A COPASA, referente a TAXA DE ESGOTO, objetivando a redução da tarifa em nossa cidade, tendo em vista os diversos artigos não cumpridos pela COPAS, definidos no Contrato de Concessão assinado com o município de Brasilândia de Minas.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/62/req._024-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/62/req._024-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando que seja implantado no Assentamento Elza Estrela os serviços de Coleta de Lixo na referida comunidade.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/req._025-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/req._025-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando que seja realizado com a máxima brevidade possível a Cobertura da Quadra Esportiva do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/req._026-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/req._026-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando que a Prefeitura Municipal designe funcionários e materiais necessários para cuidar da Manutenção e Funcionamento dos Poços Públicos Artesianos de propriedade dessa municipalidade e nos Assentamentos Rurais.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/req._027-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/req._027-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando que a Prefeitura Municipal assuma a responsabilidade na Manutenção no Equipamento de dessalinização de Água na Comunidade Riacho do Campo.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/req._028-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/req._028-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal  solicitando que seja realizado com a máxima breviadade possível a cobertura da Quadra Poliesportiva do Bairro Porto.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/req._029-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/req._029-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando que a Prefeitura Municipal, que providencie, assim que passar o período chuvoso, a manutenção das Estradas dos Assentamento Elza Estrela, Pedras, Mário Pereira e Cachoeira Grande, no município de Brasilândia de Minas.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando a construção de Redutores de velocidade (Quebra-molas) na Rua Pedro José da Silva, próximo ao cruzamento com a Rua Celuta Penido da Mota no Bairro Planalto, visando a segurança da População local.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/69/req._031-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/69/req._031-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando a instalação de luminária na Rua João Pedro de Brito em frente ao nº. 78, no Bairro Contigente, visando a segurança da população local.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/70/req._032-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/70/req._032-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando o aumento das Cotas de Exames em atendimento eletivo a população de Brasilandense.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/71/req._034-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/71/req._034-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando, que seja dentro das possibilidades, a implantação de BEBEDOUROS NAS PISTAS DE CAMINHADA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/72/req._035-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/72/req._035-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando, que seja dentro das possibilidades, a implantação de 01 (um) Bebedouro na Quadra Abel Messias Alves no Centro da Cidade.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/73/req._036-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/73/req._036-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando, que seja dentro da maior brevidade possível, implantado o CÓDIGO DE POSTURAS NO MUNICÍPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/74/req._037-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/74/req._037-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal solicitando, que seja analisado a possibilidade de Mudar a Entrada Principal da Secretaria de Obras, situada na Rodovia MG 181, para a via Lateral na Avenida Luiza de Matos Silva.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/75/req._038-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/75/req._038-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando a manutenção, limpeza e retirada do excesso de terra e areia da Rua Adilson Raimundo Evangelista no Bairro Porto, sanando os sérios problemas pelos moradores daquela rua e pelos que por ela trafegam.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/76/req._039-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/76/req._039-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando Melhoria da Iluminação Pública de nossa cidade, bem como a implantação de luminárias em locais ainda inexistentes e troca de lâmpadas queimadas em diversas partes da cidade.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/77/req._040-21.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/77/req._040-21.pdf</t>
   </si>
   <si>
     <t>Requer o envio do presente expediente ao Prefeito Municipal, solicitando Melhoria na quantidade de médicos em atendimento nas Unidades Básicas de Saúde (UBS) em nossa cidade.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 137/2002 QUE DISPÕES SOBRA A AUTORIZAÇÃO DE USO DE VEÍCULOS PÚBLICOS PARA ATENDIMENTO DE INTERESSE DA COMUNIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DE LEI MUNICIPAL 121/2013 QUE DISPÕE SOBRE REGULAMENTAÇÃO DO MAQUINÁRIO PÚBLICO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, PARA FINS DE PRESTAÇÃO DE SERVIÇOS À PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ARTIGO 2º DO PROJETO DE LEI COMPLEMENTAR 002/2016."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE VAGAS PARA O CARGO DE PROFESSOR DE EDUCAÇÃO BÁSICA I, PROFESSOR DE EDUCAÇÃO BÁSICA II - INGLÊS, MONITOR DE CRECHE E AUXILIAR DE SERVIÇOS GERAIS."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESCONTOS DE CRÉDITOS TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>Clinton</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DA AGRICULTURA FAMILIAR DO ASSENTAMENTO CACHOEIRA GRANDE - AAFACG"</t>
   </si>
   <si>
     <t>Norival Silveira</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A DENOMINAÇÃO DA VIA PÚBLICA RUA SÃO LUIZ - BAIRRO PORTO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REVISA O VENCIMENTO BÁSICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>Clinton, WILSON ZICA, Zé do Bode</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA "CÂMARA ITINERANTE" NO ÂMBITO DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS"</t>
   </si>
   <si>
     <t>Clinton, WILSON ZICA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO N 002, DE 18 DE MARÇO DE 2009, QUE DISPÕE SOBRE A CRIAÇÃO DO PROCON CÂMARA"</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL VIABILIZE UMA FRENTE DE TRABALHO PARA LIMPEZA DA CIDADE, LIMPEZA DE CÓRREGOS E LOTES VAGOS PARA EVITAR EPIDEMIA DA DENGUE E UM TRABALHO DE ORIENTAÇÃO."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL ME INFORME A SITUAÇÃO DO LIXÃO MUNICIPAL."</t>
   </si>
   <si>
     <t>Zé do Bode</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL ME ENVIE INFORMAÇÕES DA SITUAÇÃO A RESPEITO DO RX."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL TOME PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A REVISÃO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS"</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA CARGA HORÁRIA E VENCIMENTO INICIAL DO CARGO DE TNS - ENGENHEIRO CIVIL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A IMUNIDADE TRIBUTÁRIA DA COMPANHA DE DESENVOLVIMENTO DO VALE DO SÃO FRANCISCO - CODEVASF</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES AO ORÇAMENTO DE 2015, ESTABELECIDO PELA LEI Nº 454/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUXÍLIO FINANCEIRO PARA A ASSOCIAÇÃO DA AGRICULTURA FAMILIAR DO ASSENTAMENTO ELZA ESTRELA DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE CULTURA DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO E FUNCIONAMENTO DO CONSELHO TUTELAR E SOBRE O REGIME JURÍDICO DOS CONSELHEIROS, DANDO NOVA READAÇÃO A LEI Nº. 140/2002, DE ACORDO COMA AS EXIGÊNCIAS DA LEI FEDERAL Nº. 12.296 DE 25 DE JULHO DE 2012 E RESOLUÇÃO Nº. 152 DE 10 DE DEZEMBRO DE 2014 DO CONANDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DÁ OUTRA PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER E DO FUNDO MUNICIPAL DE ESPORTE E LAZER DO MUNICÍPIO DE BRASILÂNDIA DE MINAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A BDMG, OPERAÇÃO DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>"QUE SEJA ENVIADO A ESTA CASA CÓPIAS DA SEGUINTE DOCUMENTAÇÃO: DUAS ULTIMAS ATAS DE POSSE DA MESA DIRETORA, ESTATUTO DE FUNCIONAMENTO, NOME DE TODOS OS MEMBROS, Nº DA CONTA BANCÁRIA ONDE É DEPOSITADO AS ARRECADAÇÕES".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL INTERCEDA JUNTO A CEMIG PARA QUE SEJA FEITO A EXTENSÃO DE REDE DE ELETRICIDADE NA RUA GUANABARA Nº 632 BAIRRO PORTO, RESIDÊNCIA DA SRA. ELZA ALVES PEREIRA".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO A ESTA CASA COPIA DA SEGUINTE DOCUMENTAÇÃO: DUAS ULTIMAS ATAS DE POSSE E MESA DIRETORA, ESTATUTO DO FUNCIONAMENTO, NOME DE TODOS OS MEMBROS, Nº DA CONTA BANCÁRIA ONDE E DEPOSITADO AS ARRECADAÇÕES</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Fabiana</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE ONDULAÇÕES TRANSVERSAIS (LOMBADAS) NAS VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.docx</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.docx</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO À CASA DE APOIO DANIELLE".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.docx</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.docx</t>
   </si>
   <si>
     <t>CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS - MG</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI TESTE</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA ESCRITURAÇÃO DE IMOVEIS DOADOS E ARREMATADOS PELA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>Fabiana, Clinton</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>TESTE</t>
   </si>
   <si>
     <t>WILSON ZICA</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 005/2013 - APROVA AS CONTAS DO EX-PREFEITO DE BRASILÂNDIA DE MINAS, REFERENTE AO EXERCÍCIO DE 2007, NOS TERMOS DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO N. 006/2013 - "DÁ NOVA REDAÇÃO AOS ARTS. 5º E 21º DA RESOLUÇÃO DE Nº 006 DE 16 DE DEZEMBRO DE 1999, QUE CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS - ESTADO DE MINAS GERAIS </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2060,68 +2060,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_03-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_01-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_02-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_04-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/96/010438.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/97/010635.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/98/010735.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/99/010907.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/100/011024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/101/011151.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/103/012650.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_complemantar_009_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/95/010403.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/94/010330.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/102/012444.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/104/012809.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/105/012840.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/106/013019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/107/013114.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/108/013207.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/109/013246.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/110/013328.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/114/proj._lei_015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/115/proj._lei_016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_019_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_026_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_027_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_33_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/proj._lei_046-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/proj._de_lei_047-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/proj._de_lei_048-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_008-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_006-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/proj._de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/proj._de_lei_005-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/proj._de_lei_005-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/proj._de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/40/req._001-21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/39/req._002-21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/req._003-21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/req._004-21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/req._005-21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/44/req._006-21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/45/req._007-21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req._008-21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/req._009-21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/req._010-21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/req._011-21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/req._012-21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/req._013-21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req._015-21.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/req._017-21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/req._018-21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/57/req._019-21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/req._020-21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/req._022-21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/61/req._023-21.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/62/req._024-21.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/req._025-21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/req._026-21.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/req._027-21.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/req._028-21.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/req._029-21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/69/req._031-21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/70/req._032-21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/71/req._034-21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/72/req._035-21.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/73/req._036-21.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/74/req._037-21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/75/req._038-21.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/76/req._039-21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/77/req._040-21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/requerimento_03-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/requerimento_01-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/requerimento_02-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/requerimento_04-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/96/010438.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/97/010635.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/98/010735.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/99/010907.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/100/011024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/101/011151.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/103/012650.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei_complemantar_009_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/95/010403.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/94/010330.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/102/012444.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/104/012809.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/105/012840.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/106/013019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/107/013114.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/108/013207.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/109/013246.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/110/013328.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/114/proj._lei_015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/115/proj._lei_016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_019_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_026_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_027_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_33_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/81/proj._lei_046-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/82/proj._de_lei_047-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/83/proj._de_lei_048-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_008-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_006-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/88/proj._de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/89/proj._de_lei_005-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/90/proj._de_lei_005-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/92/proj._de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/40/req._001-21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/39/req._002-21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/41/req._003-21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/42/req._004-21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/43/req._005-21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/44/req._006-21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/45/req._007-21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req._008-21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/47/req._009-21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/48/req._010-21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/49/req._011-21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/50/req._012-21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/51/req._013-21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req._015-21.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/55/req._017-21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/56/req._018-21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/57/req._019-21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/58/req._020-21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/60/req._022-21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/61/req._023-21.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/62/req._024-21.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/63/req._025-21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/64/req._026-21.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/65/req._027-21.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/66/req._028-21.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/67/req._029-21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/69/req._031-21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/70/req._032-21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/71/req._034-21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/72/req._035-21.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/73/req._036-21.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/74/req._037-21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/75/req._038-21.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/76/req._039-21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/77/req._040-21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>