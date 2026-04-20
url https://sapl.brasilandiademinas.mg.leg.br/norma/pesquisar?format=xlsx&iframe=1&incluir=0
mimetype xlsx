--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -48,8995 +48,8995 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1022/lei_complementar_096.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1022/lei_complementar_096.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa da Câmara Municipal de Brasilândia de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1020/lc_92.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1020/lc_92.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos e Carreiras da Câmara Municipal de Brasilândia de Minas - Mg e dá outras providênicas.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1021/lei_complementar_n_091.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1021/lei_complementar_n_091.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade compartilhada_x000D_
 pelo manejo dos resíduos sólidos urbanos e a_x000D_
 taxa de coleta, transporte, tratamento e_x000D_
 destinação final ambientalmente adequada de_x000D_
 resíduos sólidos domiciliares (TRSD), e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 6, de de 30_x000D_
 de janeiro de 2004.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/984/lei.813_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/984/lei.813_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos financeiros em favor da Mitra Diocesana de Paracatu - MG e dá outra providência.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Altera o caput do art. 2º da Lei 757/2023 que institui no âmbito do município de Brasilândia de Minas MG, o mês Abril Azul, que é dedicado à conscientização sobre o transtorno do espectro autista TEA.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/982/lei.811_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/982/lei.811_2025.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública a Associação 25 de Julho e dá outras providências".</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/981/lei.810_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/981/lei.810_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Turismo FUMTUR, no município de Brasilândia de Minas/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo COMTUR no Município de Brasilândia de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/979/lei.808_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/979/lei.808_2025.pdf</t>
   </si>
   <si>
     <t>Definir uma Política Municipal de Turismo, estabelecer diretrizes e fixar normas para a promoção do Turismo Sustentável no Município de Brasilândia de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/978/lei.807_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/978/lei.807_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR ASSISTÊNCIA A PARCELA ADICIONAL DE FINANCEIRA COMPLEMENTAR AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS), PREVISTO NA PORTARIA GM/MS Nº 3.061, DE 17 DE JANEIRO DE 2024, PORTARIA GM/MS Nº 3.162, DE 20 DE FEVEREIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/977/lei.806_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/977/lei.806_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR ASSISTÊNCIA A PARCELA ADICIONAL DE FINANCEIRA COMPLEMENTAR AOS AGENTES DE COMBATE A ENDEMIAS (ACE), PREVISTO NA PORTARIA GM/MS Nº 3.061, DE 17 DE JANEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/976/lei.805_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/976/lei.805_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Poder Legislativo de Brasilândia de Minas - MG, para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/975/lei.804_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/975/lei.804_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE REAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/974/lei.803_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/974/lei.803_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO AO FUNCIONAMENTO DE CIRCOS ITINERANTES E PARQUES DE DIVERSÕES ITINERANTES A SEREM INSTALADOS NO MUNICÍPIO DE BRASILÂNDIA DE MINAS (MG), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/973/lei.802_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/973/lei.802_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A _x000D_
 ASSOCIASSE E CONTRIBUIR MENSALMENTE COM A _x000D_
 ASSOCIAÇÃO DO CIRCUITO TURÍSTICO NOROESTE _x000D_
 DAS GERAIS E ALTO PARANAÍBA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/972/lei.801_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/972/lei.801_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção Social para a Casa de Apoio Danielle.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/971/lei.800_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/971/lei.800_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para a ABRAPROV Associação Beneficente e Artística Pro - Vida.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/970/lei.799_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/970/lei.799_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para a Associação de Pais e Amigos dos Excepcionais APΑΕ.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Cria cargos em comissão de Gerente Compras,_x000D_
 Gerente de Material e Patrimônio, Assessor de_x000D_
 Comunicação, no Quadro dos Cargos em Comissão_x000D_
 da Câmara Municipal de Brasilândia de Minas, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Portaria do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1019/estado_de_minas_gerais.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1019/estado_de_minas_gerais.pdf</t>
   </si>
   <si>
     <t>"Nomeia a servidora Ana Clara de Abreu_x000D_
 Ferreira, como liquidante desta_x000D_
 Edilidade."</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/969/lei.798_2025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/969/lei.798_2025.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO PLANO PLURIANUAL DO MUNICÍPIO, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, AUTORIZA A AQUISIÇÃO DOS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1017/portarias_-_camara_1-0046.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1017/portarias_-_camara_1-0046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração de servidor ocupante de cargo em comissão de livre nomeação e exoneração.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1016/portarias_-_camara_1-0045.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1016/portarias_-_camara_1-0045.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1015/portarias_-_camara_1-0044.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1015/portarias_-_camara_1-0044.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1014/portarias_-_camara_1-0043.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1014/portarias_-_camara_1-0043.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1013/portarias_-_camara_1-0042.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1013/portarias_-_camara_1-0042.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1012/portarias_-_camara_1-0040.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1012/portarias_-_camara_1-0040.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre funcionamento interno da Câmara</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1011/portarias_-_camara_1-0028.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1011/portarias_-_camara_1-0028.pdf</t>
   </si>
   <si>
     <t>EStabelece pagamento de ferias aos vereadores</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1009/portarias_-_camara_1-0026.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1009/portarias_-_camara_1-0026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão em especie da licença por assiduidade - ferias premio.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/968/lei.794_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/968/lei.794_2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito adicional suplementar no orçamento municipal e dá outras providências."</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/967/lei.793_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/967/lei.793_2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação no Plano Plurianual do Município, autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/965/lei.791_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/965/lei.791_2024.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/964/lei.790_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/964/lei.790_2024.pdf</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/963/lei.789_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/963/lei.789_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no orçamento municipal e da outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/962/lei.788_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/962/lei.788_2024.pdf</t>
   </si>
   <si>
     <t>Confere denominação à Rua que descreve, e dá outras providências.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1010/portarias_-_camara_1-0027.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1010/portarias_-_camara_1-0027.pdf</t>
   </si>
   <si>
     <t>Suspende as atividades da Câmara Municipal de Brasilandia</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1008/portarias_-_camara_1-0025.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1008/portarias_-_camara_1-0025.pdf</t>
   </si>
   <si>
     <t>Suspende as atividades da Câmara municipal de Brasilânida de Minas - MG</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1007/portarias_-_camara_1-0024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1007/portarias_-_camara_1-0024.pdf</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/916/lei.775_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/916/lei.775_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos financeiros em favor de Mitra Diocesana de Paracatu MG e da outra providência.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/923/lei.774_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/923/lei.774_2024.pdf</t>
   </si>
   <si>
     <t>Promove a recomposição dos subsídios dos Vereadores da Câmara Municipal de Brasilândia de Minas MG.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/924/lei.773_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/924/lei.773_2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação no Plano Plurianual do Município, autoriza aberturas de créditos adicionais no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/922/lei.772_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/922/lei.772_2024.pdf</t>
   </si>
   <si>
     <t>Promove a recomposição dos subsídios dos servidores da Câmara Municipal de Brasilândia de Minas MG.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/921/lei.771_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/921/lei.771_2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsidios do Prefeito, Vice-Prefeito, Secretários municipais e Vereadores de Brasilândia de Minas para a próxima legislatura - periodo de 2025 a 2028.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1006/portarias_-_camara_1-0023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1006/portarias_-_camara_1-0023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a gratificação a servidores integrantes da comissão de Licitação.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/919/lei.770_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/919/lei.770_2024.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores da administração direta e indireta do Poder Executivo do Município de Brasilândia de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1005/portarias_-_camara_1-0022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1005/portarias_-_camara_1-0022.pdf</t>
   </si>
   <si>
     <t>Nomeia a servidora Ana Clara de Abreu Ferreira, como liquidante desta Edilidade.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1004/portarias_-_camara_1-0019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1004/portarias_-_camara_1-0019.pdf</t>
   </si>
   <si>
     <t>Estabelece os meios oficiais de publicação dos atos normativos e administrativos conforme a lei municipal 767 de 29 de fevereiro de 2024</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/920/lei.769_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/920/lei.769_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros à entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1003/portarias_-_camara_1-0018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1003/portarias_-_camara_1-0018.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/918/lei.768_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/918/lei.768_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Brasilândia de Minas MG a conceder subvenção social a instituição privada de caráter social que específica e da outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/917/lei.767_2024.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/917/lei.767_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece os meios oficial de publicação dos atos normativos e administrativos da Câmara Municipal de Brasilândia de Minas - MG e da outras providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1002/portarias_-_camara_1-0017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1002/portarias_-_camara_1-0017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação dos membros efetivos das comissões permanentes da Câmara Municipal de Brasilandia de MInas</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1001/portarias_-_camara_1-0016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1001/portarias_-_camara_1-0016.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1000/portarias_-_camara_1-0015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1000/portarias_-_camara_1-0015.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/999/portarias_-_camara_1-0014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/999/portarias_-_camara_1-0014.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/998/portarias_-_camara_1-0013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/998/portarias_-_camara_1-0013.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/997/portarias_-_camara_1-0011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/997/portarias_-_camara_1-0011.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/992/portarias_-_camara_1-0006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/992/portarias_-_camara_1-0006.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/991/portarias_-_camara_1-0004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/991/portarias_-_camara_1-0004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação financeira dos recursos da Câmara de Brasilândia de Minas, Estado de Minas Gerais no Exercicío de 2024.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/996/portarias_-_camara_1-0010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/996/portarias_-_camara_1-0010.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/994/portarias_-_camara_1-0008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/994/portarias_-_camara_1-0008.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/995/portarias_-_camara_1-0009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/995/portarias_-_camara_1-0009.pdf</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/993/portarias_-_camara_1-0007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/993/portarias_-_camara_1-0007.pdf</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/990/portarias_-_camara_1-0003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/990/portarias_-_camara_1-0003.pdf</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/989/portarias_-_camara_1-0002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/989/portarias_-_camara_1-0002.pdf</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/988/portarias_-_camara_1-0001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/988/portarias_-_camara_1-0001.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/915/lei.765_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/915/lei.765_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para ABRAPROV Associação Beneficente e Artistica Pró-Vida.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/914/lei.764_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/914/lei.764_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para a Associação de Pais e Amigos do Excepcionais APAE.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/913/lei.763_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/913/lei.763_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para Casa de Apoio Danielle.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/912/lei.762_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/912/lei.762_2023.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro e ruidoso, e dá outras providências.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/911/lei.761_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/911/lei.761_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vidaconforme disposto na Lei 11.977 de 07 de Julho de 2009 e na Medida Provisória 1.162 de 14 de Fevereiro de 2023, e também nas disposições das instruções. normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/960/emenda_a_lei_organica_n.o_13.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/960/emenda_a_lei_organica_n.o_13.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORGÂNICA MUNICIPAL DE BRASILÂNDIA DE MINAS-MG.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/910/lei.760_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/910/lei.760_2023.pdf</t>
   </si>
   <si>
     <t>Reconhece o Wheeling e demais manobras de motocicletas como prática esportiva no município de Brasilândia de Minas-MG e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/909/lei.759_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/909/lei.759_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher a ser acompanhada, por pessoa de sua escolha, nas consultas e exames médicos, inclusive OS ginecológicos, nos estabelecimentos públicos e privados de saúde instalados no município de Brasilândia de Minas - MG.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Institui o Código de Proteção aos animais do Município de Brasilândia de Minas, e da outras providências.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/908/lei.757_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/908/lei.757_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei Municipal de número 738, de 10 de agosto de 2023.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/907/lei.756_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/907/lei.756_2023.pdf</t>
   </si>
   <si>
     <t>Declara a Folia de Reis como patrimônio imaterial do município de Brasilândia de minas - MG e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/906/lei.755_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/906/lei.755_2023.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública a Associação Agricultura Familiar do Projeto de_x000D_
 Assentamento Mario Pereira de Brasilândia de_x000D_
 Minas e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/905/lei.754_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/905/lei.754_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da assistência financeira complementar repassada pelo Governo Federal União, visando dar cumprimento ao disposto na Lei nº 14.434, de 4 de agosto de 2022, que instituiu o Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da parteira.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/904/lei.753_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/904/lei.753_2023.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/903/lei.752_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/903/lei.752_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 717, de 27 de março de 2023.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/902/lei.751_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/902/lei.751_2023.pdf</t>
   </si>
   <si>
     <t>Altera e dá nova redação ao art. 1º da Lei Municipal nº 624, de 24 de setembro de 2020.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/901/lei.750_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/901/lei.750_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito como Banco S/A e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>RL</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/955/resolucao.19_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/955/resolucao.19_2023.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA DA MULHER NO AMBITO DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS MG.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/900/lei.749_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/900/lei.749_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 629, de 8 de outubro de 2020</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Altera a Lei nº 721, de 27 de março de 2023</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/898/lei.747_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/898/lei.747_2023.pdf</t>
   </si>
   <si>
     <t>Inclui ação no Plano Plurianual do Município, autoriza a abertura de crédito adicional Especial no orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/986/leicomplementar.72_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/986/leicomplementar.72_2023.pdf</t>
   </si>
   <si>
     <t>Cria vaga no cargo de motorista da Câmara Municipal de Brasilândia de Minas - MG</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/897/lei.746_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/897/lei.746_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 141 de 4 de março de 2002, que "Institui o pagamento de despesas através de fundo fixo de numerário da tesouraria, pelo regime de adiantamento aos departamentos e dispõe sobre a concessão de diárias aos servidores, no âmbito da Administração Pública direta e indireta do Município.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/896/lei.745_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/896/lei.745_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no Orçamento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/895/lei.744_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/895/lei.744_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no Orçamento Municipal, com inclusão de fonte de recursos, destinada a Politica de Estruturação da Atenção Primária à Saúde Resolução SES-MG nº 8.685/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/894/lei.743_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/894/lei.743_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no Orçamento Municipal, com inclusão de fonte de recursos, para incremento temporário ao custeio dos serviços de Atenção Primária à Saúde e da outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/893/lei.742_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/893/lei.742_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 720 de 37 de março de 2023 que institui o Programa Acolher no âmbito da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/877/lei.741_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/877/lei.741_2023.pdf</t>
   </si>
   <si>
     <t>inclui ação no Plano Plurianual do Município, autoriza a abertura de crédito adicional especial no orçamento vigente, autoriza a aquisição dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/876/740.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/876/740.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/1023/740.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/1023/740.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a_x000D_
 elaboração da Lei Orçamentária do_x000D_
 exercício de 2024 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/882/70.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/882/70.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de supervisor de atenção primária e função pública de servidor no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/875/lei.739_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/875/lei.739_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - Refis 2023, cria o Programa IPTU Premiado e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/874/lei.738_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/874/lei.738_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, O MÊS ABRIL AZUL, QUE É DEDICADO À CONSCIENTIZAÇÃO SOBRE O _x000D_
 TRANSTORNO DO ESPECTRO AUTISTA - TEA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/873/lei.737_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/873/lei.737_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/872/736.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/872/736.pdf</t>
   </si>
   <si>
     <t>Cia e denomina Creche Pública Municipal Criança Feliz.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/871/lei.735_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/871/lei.735_2023.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/870/lei.734_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/870/lei.734_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 721, de 27 de março de 2023, que "Disciplina, no âmbito do Município de Brasilândia de Minas (MG), o disposto nos parágrafos 4° a 11 do artigo 198 da Constituição Federal, com a nova redação dada pela Emenda Constitucional n.° 120, de 5 de maio de 2022, e na Lei Federal n.° 11.350, de 5 de outubro de 2006, acerca das atividades, obrigações, direitos e garantias dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias - ACE e dá outras providências”.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/869/lei.733_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/869/lei.733_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel em favor da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/881/69.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/881/69.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre descontos de créditos tributários inscritos em dívida ativa e dá outras providências".</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/867/732.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/867/732.pdf</t>
   </si>
   <si>
     <t>Altera a denominação e o endereço da Creche Criança Feliz para "CRECHE JOÃO CARDOSO DO COUTO (Zizinho)"</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/866/lei.731_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/866/lei.731_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir crédito adicional suplementar na dotação que indica e dá outras providências."</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/865/lei.730_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/865/lei.730_2023.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública a Associação dos Produtores Rurais da Agricultura Familiar do Cercado.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/892/lei.728_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/892/lei.728_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a escrituração para fins de regularização de imóveis doados pela Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/864/lei.729_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/864/lei.729_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio moradia e auxilio alimentação a médicos vinculados ao Programa Mais Médicos e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/863/lei.727_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/863/lei.727_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir créditos adicional suplementar na dotação que indica e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/880/68.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/880/68.pdf</t>
   </si>
   <si>
     <t>Aumenta o número de vagas e altera a Lei Complementar n.° 18, de 31 de dezembro de 2009, que "cria o quadro permanente de cargos de provimento efetivo do Poder Executivo e dá outras providências"</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/862/lei.726_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/862/lei.726_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 715, de 21 de março de 2023, que "Autoriza a concessão de subvenção Social para Casa de Apoio Danielle"</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/861/lei.725_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/861/lei.725_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos financeiros em favor de Mitra Diocesana de Paracatu - MG e da outra providência.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/879/67.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/879/67.pdf</t>
   </si>
   <si>
     <t>Cria 1 (um) cargo de Professor de Educação Física e 3 (três) cargos de Professor Educação Básica II.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/860/lei.724_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/860/lei.724_2023.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios dos Vereadores do Município de Brasilândia de Minas-MG e das outras providências</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/859/lei.723_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/859/lei.723_2023.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais, do_x000D_
 Município de Brasilândia de Minas-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/858/lei.722_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/858/lei.722_2023.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores da Câmara Municipal de Brasilândia de Minas-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/868/lei.721_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/868/lei.721_2023.pdf</t>
   </si>
   <si>
     <t>Disciplina, no âmbito do Município de Brasilândia de Minas (MG), o disposto nos parágrafos 4° a 11 do artigo 198 da Constituição Federal, com a nova redação dada pela Emenda Constitucional n.° 120. de 5 de maio de 2022, e na Lei Federal n.° 11.350, de_x000D_
 5 de outubro de 2006, acerca das atividades, obrigações, direitos e garantias dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate as_x000D_
 Endemias ACE e de outras providências..</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/851/lei.720_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/851/lei.720_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Acolher no âmbito da Secretaria Municipal da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/855/lei.719_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/855/lei.719_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apresentação de artistas locais na abertura de festas e shows musicais que ocorram no Município de Brasilândia de_x000D_
 Minas.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/852/lei.718_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/852/lei.718_2023.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores da administração direta e indireta do Poder Executivo do Município de Brasilândia de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/853/lei.717_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/853/lei.717_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Brasilândia de Minas - MG, a conceder subvenção social a instituição privada de caráter social que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/854/lei.716_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/854/lei.716_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para a Associação de Pais e Amigos dos Excepcionais APAE.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/857/lei.715_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/857/lei.715_2023.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/856/lei.714_2023.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/856/lei.714_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para a ABRAPROV - Associação Beneficente e Artística Pró-Vida.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/878/66.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/878/66.pdf</t>
   </si>
   <si>
     <t>Dispõe a criação de 1 cargo (um) cargo de Procurador-Geral do Município</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/849/lei.713_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/849/lei.713_2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o transporte de estudantes matriculados em instituições de ensino_x000D_
 superior e técnico profissionalizante e dá outras providências."</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/850/lei.712_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/850/lei.712_2022.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa para o Município de Brasilândia de Minas-MG, para o Exercício Financeiro de 2023".</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/848/lei.711_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/848/lei.711_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa de Incentivo à Prática de Futebol Feminino no Município de Brasilândia de Minas- MG, e dá outras providências."</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/846/lei.710_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/846/lei.710_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O GOZO DE FÉRIAS REMUNERADAS AOS VEREADORES DO PODER LEGISLATIVO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/845/lei.709_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/845/lei.709_2022.pdf</t>
   </si>
   <si>
     <t>“Fixa, no âmbito do município Brasilândia de Minas, o valor para pagamento de obrigações vinculadas a Requisição de Pequeno Valor - RPV decorrente de decisão judicial e dá outras providências”</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/847/lei.708_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/847/lei.708_2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal d e Turismo e o Fundo Municipal de Turismo de Brasilândia de Minas."</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação das atividades de Escritório Virtual, Coworking e assemelhados no Município de Brasilândia de Minas - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/842/lei.706_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/842/lei.706_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 678, de 29 de dezembro de 2021, que "Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Brasilândia de Minas para o exercício financeiro de 2022."</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/841/lei.705_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/841/lei.705_2022.pdf</t>
   </si>
   <si>
     <t>"Institui a obrigatoriedade de distribuição de absorventes higiênicos a mulheres em situação de vulnerabilidade social e econômica."</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/840/lei.704_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/840/lei.704_2022.pdf</t>
   </si>
   <si>
     <t>"Concede limite para abertura de créditos suplementares ao orçamento fiscal do exercício financeiro de 2022, estabelecido pela Lei Municipal 678/2021."</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/844/lei.703_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/844/lei.703_2022.pdf</t>
   </si>
   <si>
     <t>“Abre crédito especial ao orçamento vigente referente aos recursos de investimentos e manutenção do setor Saúde, obras de asfaltamento e Recapeamento veículos, ampliação e reforma CRAS, com recursos do SES, SEE, SUS, Emendas Parlamentares, Resoluções do Estado e Acordo Judicial de Brumadinho.”</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/832/lei.697_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/832/lei.697_2022.pdf</t>
   </si>
   <si>
     <t>"confere denominação á rua que descreve, e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/838/lei.694_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/838/lei.694_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão da subvenção social em favor da Associação de Combate a Dependência Química e Prevenção ao Uso de Drogas e de Assistência Social do Distrito Federal e Entorno - ONG RESGATE e dá outras providências."</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/830/lei.700_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/830/lei.700_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão aos agentes públicos do Poder Executivo do Município de Brasilândia de Minas (MG) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/804/res._018-2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/804/res._018-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução n° 001/2013, que "Fixa os critérios de indenização de despesas da viagem da Mesa Diretora da Câmara Municipal e dos Vereadores."</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/835/lei.699_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/835/lei.699_2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente, para manutenção de programas de investimentos vinculados ao Fundo Municipal de Saúde com recursos transferidos pela Secretária de Estado da Saúde.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/829/lei.698_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/829/lei.698_2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente, para manutenção de programas de custeio vinculados ao Fundo Municipal de Saúde com recursos transferidos pela Secretária de Estado da Saude.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/833/lei.696_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/833/lei.696_2022.pdf</t>
   </si>
   <si>
     <t>"Institui Dia Municipal de Preservação do Rio Paracatu e seus afluentes, e dá outras providências."</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/827/leiscomplementares-4-7.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/827/leiscomplementares-4-7.pdf</t>
   </si>
   <si>
     <t>Cria 1 (um) cargo com 1 (uma) vaga de Técnico de Segurança do Trabalho no Quadro Permanente de Pessoal da Prefeitura Municipal de Brasilândia de Minas-MG.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/837/lei.695_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/837/lei.695_2022.pdf</t>
   </si>
   <si>
     <t>"Institui o dia de enfrentamento à violência política contra as mulheres no Município de Brasilândia de Minas - MG."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/828/leiscomplementares-2-3.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/828/leiscomplementares-2-3.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas e o salário do cargo de Vigilante, constante no Anexo I, da Lei Complementar n° 011/2009 que "Dispõe sobre a estruturação do Plano de Cargos e Carreiras da Câmara Municipal de Brasilândia de Minas, estabelece normas gerais de enquadramento, institui nova tabela de vencimentos e dá outras providências".</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/831/lei.693_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/831/lei.693_2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 9, de 24 de março de 1997, que Institui o Conselho Municipal de Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/834/lei.692_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/834/lei.692_2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o incentivo financeiro previsto na Resolução SES n° 5.920, de 18 de outubro de 2017, destinado ao custeio das unidades da rede farmácia de minas, para remuneração do(s) farmacêutico(s) diretor(es) responsável(is) técnico(s).”</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/778/lei.690_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/778/lei.690_2022.pdf</t>
   </si>
   <si>
     <t>"Torna obrigatória a presença dos nomes dos(as) vereadores(as), e legislatura, nas placas de conclusão e/ou inauguração de obras do Município, e dá outras providências."</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/779/lei.691_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/779/lei.691_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a transferência de recursos financeiros  em favor da Mitra Diocesana de Paracatu - MG e da outra providência”.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/777/lei.689_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/777/lei.689_2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA RURAL "Abel Messias Alves" Início na MG 181 e final na Usina Elétrica Serra NO MUNICÍPIO DE BRASILANDIA DE MINAS."</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/776/lei.688_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/776/lei.688_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de 02 (duas) Creches; cria 02 (dois) cargos de Diretor de Creche no quadro de pessoal da Secretaria Municipal de Educação e dá_x000D_
 outra providência.”</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/775/lei.687_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/775/lei.687_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a participação do município de BRASILÂNDIA DE MINAS no INTERMUNICIPAL CONSÓRCIO MULTIFINALITARIO DA ÁREA MINEIRA DA SUDENE- CIMAMS ratifica protocolo de intenções e dá outras providências."</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/774/lei.686_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/774/lei.686_2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a jornada de trabalho dos servidores da Administração Pública Municipal direta, das autarquias e das fundações públicas municipais, e da outras providências."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/773/lei.685_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/773/lei.685_2022.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste específico as categorias de profissionais da educação básica vinculados ao piso nacional para os profissionais do magistério."</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/772/lei.684_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/772/lei.684_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para a Casa de Apoio Danielle".</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/771/lei.683_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/771/lei.683_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para a  ABRAPROV - Associação Beneficente e Artística Pró-Vida.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/770/lei.682_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/770/lei.682_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para a Associação de Pais e Amigos dos Excepcionais APAE".</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/769/011700.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/769/011700.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo à Lei Complementar nº6, de 30 de janeiro de 2004, que "Dispõe sobre o Regime Jurídico e estabelece o estatuto dos servidores públicos da Administração Direta e Indireta do Município de Brasilândia de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/766/lei.681_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/766/lei.681_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores do município de Brasilândia de Minas MG, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/765/lei.680_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/765/lei.680_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Poder Legislativo de Brasilândia de Minas - MG, para o exercício de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/764/lei.679_2022.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/764/lei.679_2022.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual e reajuste real da remuneração dos servidores públicos municipal do Poder Executivo para o exercício de 2022."</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/763/023407.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/763/023407.pdf</t>
   </si>
   <si>
     <t>"Cria Cargos e abre vagas para profissionais do ensino e de apoio da Secretaria Municipal de Educação"</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/762/023231.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/762/023231.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alterações na organização administrativa do Poder Executivo instituída pela Lei Complementar 01/2002, alterada pelas Leis Complementares 17/2009, 25/2013 contém outras providências"</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/761/023136.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/761/023136.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos efetivos no quadro permanente de Servidores do Poder Executivo vinculado à Secretaria de Obras e Serviços Públicos".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/760/023106.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/760/023106.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos efetivos no quadro permanente de Servidores do Poder Executivo vinculado à Secretaria Municipal de Desenvolvimento Social".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/759/023047.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/759/023047.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargo efetivo no quadro permanente de Servidores do Poder Executivo vinculado à Secretaria Municipal de Cultura e Lazer"</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/758/023015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/758/023015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos efetivos e abertura de vagas no quadro permanente dos Servidores do Poder Executivo vinculados à Secretaria Municipal de Saúde".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/768/014852.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/768/014852.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Orgânica do Município de Brasilândia de Minas".</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/1024/701.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/1024/701.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração_x000D_
 da lei orçamentária do exercício de 2023 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/757/lei.678_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/757/lei.678_2021.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Brasilândia de Minas para o exercício financeiro de 2022".</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/756/lei.677_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/756/lei.677_2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano Plurianual do Município de Brasilândia de Minas para o período de 2022 a 2025".</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/754/lei.676_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/754/lei.676_2021.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo na Lei Municipal nº667 de 11 de setembro de 2021, e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/767/014821.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/767/014821.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DA LEI ORGÂNICA MUNICIPAL ACRESCENTANDO PÁGRAFOS NO ART. 115".</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/755/lei.675_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/755/lei.675_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Denominação da Rua Projetada (São Clemente) no Bairro Bela Vista, que passará a denominar-se Rua NATAL FERREIRA DE BESSA".</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/752/lei.674_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/752/lei.674_2021.pdf</t>
   </si>
   <si>
     <t>"Institui e regulamenta a concessão do Abono-Fundeb aos profissionais da educação básica da Rede Municipal de Ensino na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/753/020154.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/753/020154.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município firmar convênio de mútua cooperação com a Associação Comercial, Empresarial, Industrial, Agropecuária e de Serviços de Brasilândia De Minas - ACE"</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/751/015956.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/751/015956.pdf</t>
   </si>
   <si>
     <t>"Revoga o §2º do artigo 103 da Lei Complementar 06/2004 que versa sobre proibição de indenização de férias prêmio".</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/750/lei.672_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/750/lei.672_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município De Brasilândia de Minas a firmar termo de convênio e cooperação técnica educacional, com cessão de uso parcial de edificação escolar, e dá outras providências".</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/749/lei.671_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/749/lei.671_2021.pdf</t>
   </si>
   <si>
     <t>"Cria a Casa da Cultura Professora Maria Morais e dá outras providências".</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/747/lei.670_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/747/lei.670_2021.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública a Associação do Projeto de Assentamento Reinaldo Vaz APARV de Brasilândia de Minas e dá outras providências”.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/748/015708.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/748/015708.pdf</t>
   </si>
   <si>
     <t>"Dispöe sobre isenção tributária durante todo O período declarado oficialmente de Situação de Emergência- SE ou Estado de Calamidade Pública ECP, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/746/lei.669_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/746/lei.669_2021.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública a Associação Moradores Canudos de Brasilândia de Minas - ASMOC e dá outras providências."</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/688/lei.668_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/688/lei.668_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI INCENTIVO FINANCEIRO DE CUSTEIO EM CARÁTER EXCEPCIONAL E TEMPORÁRIO, PARA EXECEUÇÃO DE AÇÕES DE RASTREAMENTO E MONITORAMENTO DE CONTATOS DE CASOS DE COVID PARA ATENDER AO DISPOSTO NA PORTARIA MS/GM Nº 2.358 DE 2 DE SETEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/687/lei.667_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/687/lei.667_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE RECURSOS FINANCEIROS A TÍTULO DE SUBVENÇÃO SOCIAL PARA AS ENTIDADES ASSOCIATIVAS SEM FINS LUCRATIVOS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/686/lei.666_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/686/lei.666_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TRANSFERÊNCIA DE RECURSOS FINANCEIROS EM FAVOR DA MITRA DIOCESANA DE PARACATU - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/684/lei.665_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/684/lei.665_2021.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DO PROJETO DE ASSENTAMENTO REINALDO VAZ - APARV - DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/683/lei.664_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/683/lei.664_2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº. 656, DE 09 DE JULHO DE 2021 QUE, AUTORIZA O MUNICÍPIO DE BRASILANLÂNDIA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM AUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/682/lei.663_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/682/lei.663_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI ESTACIONAMENTO TEMPORÁRIO E ROTATIVO DE VEÍCULOS AUTOMOTORES EM FRENTE ÀS FARMÁCIAS E DROGARIAS NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/681/lei.662_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/681/lei.662_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO AO VIVO, VIA INTERNET, DE TODAS AS SESSÕES ORDINÁRIAS, EXTRAORDINÁRIAS E SOLENES DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/680/lei.661_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/680/lei.661_2021.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE BRASILANDIA DE MINAS, A PESSOAS CONDENADAS EM CONDIÇÕES PENAIS QUE ESTEJAM EM CONFORMIDADE COM A LEI FEDERAL Nº. 11.340, DE 07 DE AGOSTO DE 2006, DENOMINADA LEI MARIA DA PENHA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/678/lei.659_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/678/lei.659_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO EXTRAORDINÁRIA AOS SERVIDORES DA ÁREA DA SAÚDE, NA FORMA QUE ESPECIFICA, E DURANTE A VIGENCIA DO ESTADO DE CALAMIDADE EM SAÚDE PÚBLICA DECORRENTE DO CORONAVIRUS - COVID-19</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/677/lei.658_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/677/lei.658_2021.pdf</t>
   </si>
   <si>
     <t>INSTIUI NO MUNICÍPIO DE BRASILÂNDIA DE MINAS O PÓLO DE APOIO PRESENCIAL, PARA EDUCAÇÃO A DISTÂNCIA, NO SISTEMA UNIVERSIDADE ABERTA DO BRASIL - UAB</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/676/lei.657_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/676/lei.657_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADORINIZAÇÃO DAS CORES DE IMÓVEIS PÚBLICOS PERTECENTES E/OU MANTIDOS PELO MUNICÍPIO DE BRASILÂNDIA DE MINAS -MG</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/685/lei_comp_054-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/685/lei_comp_054-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR N°. 6, DE 30 DE JANEIRO DE 2004, QUE DEFINE O REGIME JURÍDICO E DISOPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/670/lei.651_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/670/lei.651_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 644, DE 28 DE ABRIL DE 2021, QUE DISPÕE SOBRE A CONTRIBUIÇÃO A TÍTULO DE AUCÍLIO FINANCEIRO À ASSOCIAÇÃO COMERCIAL EMPRESARIAL ACE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/675/lei.656_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/675/lei.656_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/668/teste.htm</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/668/teste.htm</t>
   </si>
   <si>
     <t>decreto 02</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/667/teste.htm</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/667/teste.htm</t>
   </si>
   <si>
     <t>Decreto de testes</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/674/lei.655_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/674/lei.655_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AFASTAMENTO DA SERVIDORA GESTANTE DAS ATIVIDADES DE TRABALHO PRESENCIAL DURANTE A EMERGENCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA NACIONAL DECORRENTE DO NOVO CORONAVIRUS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/673/lei.654_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/673/lei.654_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESPECIAL A FARMACEUTICA RESPONSAVEL TÉCNICA DA FARMÁCIA DE TODOS RESOLUÇÃO - SES/MG 5.920/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/806/resolucao.17_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/806/resolucao.17_2021.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual da remuneração dos Servidores Públicos do Poder Legislativo, e dá outras providências</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/672/lei.653_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/672/lei.653_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA MUNICÍPIO DE BRASILANDIA DE MINAS - MG A CELEBRAR CONVÊNIO COM A SECRETÁRIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, PARA MUNICIPALIZAÇÃO E AMPLIAÇÃO DAS SÉRIES INICIAIS DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/671/lei.652_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/671/lei.652_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃOEXTRAORDINÁRIA AOS SERVIDORES DA SAÚDE DURANTE A VIGÊNCIA DO ESTADO DE CALAMIDADE EM SAÚDE PÚBLICA DECORRENTE DO CORONAVIRUS (COVID-19) E DA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/666/lei.650_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/666/lei.650_2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE REAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAL DO PODER EXECUTIVO PARA O EXERCICIO DE 2021.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/665/lei.649_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/665/lei.649_2021.pdf</t>
   </si>
   <si>
     <t>CRIA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - COMPEC DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/664/lei.648_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/664/lei.648_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATÓRIEDAE DO USO DE FOCINHEIRAS, CORRENTES E ENFORCADORES, EM CÃES, EM LOCAIS PÚBLICOS E COM GRANDE CIRCULAÇÃO DE PESSOAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei.647_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei.647_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BRASILÂNDIA DE MINAS, O DIA DA PADROEIRA DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei.646_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei.646_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BRASILANDIA DE MINAS O DIA DE SÃO JOSÉ OPERÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/661/lei.645_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/661/lei.645_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO E CONCEDER AUXILIO FINANCEIRO À EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS - EMATER.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/660/lei.644_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/660/lei.644_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO A TÍTULO DE AUXILIO FINACEIRO A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL - ACE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/659/lei.643_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/659/lei.643_2021.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO, ORGANIZAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO - CMSB, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/658/lei.642_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/658/lei.642_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTITUIÇÃO DE FUNDO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/657/lm_641-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/657/lm_641-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUNTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO CACS-FUNDEB EM CONFORMIDADE COM O ARTIGO 202A DA CONSTITUIÇÃO FEDERAL, REGULAMENTA NA FORMA DA LEI FEDERAL Nº. 14.113 DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/656/lm_640-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/656/lm_640-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 501/2017 QUE DISPOE SOBRE REGULAMENTAÇÃO DO MAQUINÁRIO PÚBLICO DO MUNCÍPIO DE BRASILÂNDIA DE MINAS - MG, PARA FINS DE PRESTAÇÃO DE SERVIÇOS PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/655/lei.639_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/655/lei.639_2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICIPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA O COMBATE A PANDEMIA DO CORONAVIRUS SARS-COV2 - COVID19, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/654/lei.638_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/654/lei.638_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA PEDRO JOSÉ DO CARMO  A ATUAL VIA PÚBLICA DENOMINADA DE RUA DUQUE DE CAXIAS NO BAIRRO PORTO, NO MUNICÍPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/653/lei.637_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/653/lei.637_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBREA A DENOMINAÇÃO DE RUA MARIA CONCEIÇÃO DE SOUZA A TUAL VIA PÚBLICA DENOMINADA DE RUA TERRA SANTA NO BAIRRO BELA VISTA, NO MUNICÍPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/652/636-2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/652/636-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ABRAPROV - ASSOCIAÇÃO BENEFICIETE E ARTISTICA PRÓ-VIDA.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/651/lei.635_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/651/lei.635_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A CASA DE APOIO DANIELLE.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/650/lei.634_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/650/lei.634_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/649/lei.633_2021.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/649/lei.633_2021.pdf</t>
   </si>
   <si>
     <t>CONFERE DENOMINAÇÃO DE RUA QUE DESCREVE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/648/lm_632-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/648/lm_632-2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA O EXERCICIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/647/lei_631.2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/647/lei_631.2020.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A ORGANIZAÇÃO DO QUADRO DO MAGISTÉRIO DAS ESCOLAS MUNICIPAIS DE BRASILÂNDIA DE MINAS PARA O EXERCICIO DE FUNÇÃO PÚBLICA NA REDE MUNICIPAL DE EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/646/lei.630_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/646/lei.630_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SEVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA NO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/645/lei.629_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/645/lei.629_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO TERRITORIAL ATRAVÉS DA DEFINIÇÃO DO PERÍMETRO URBANO DO MUNICIPIO DE BRASILÂNDIA DE MINAS</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/644/lei.628_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/644/lei.628_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESTRADA MUNICIPAL "HAMILTON ESTOLANO DE ALBUQUERQUE , A ESTRADA DE SERVIDÃO QUE INICIA NO KM 10 DA LMG 667, E TERMINO NA COMUNIDADE DA ASSOCIAÇÃO DOS PRODUTORES RURAIS DA AGRICULTURA FAMILIAR RIO PARACATU.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/643/lei.627_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/643/lei.627_2020.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES, PREFEITO, VICE-PREFEITO, E DOS SECRETÁRIOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, PARA O MANDATO DE 2021 A 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/642/lei.626_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/642/lei.626_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA SEVERIANA PEREIRA DA SILVA- "DONA SIVI" A ATUAL VIA PÚBLICA DENOMINADA DE "RUA CANAPOLIS " NO BAIRRO PORTO NO MUNICÍPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/641/lei.625_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/641/lei.625_2020.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO QUE MENCIONA</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/640/lei.624_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/640/lei.624_2020.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESCOLA MUNICIPAL QUE MENCIONA</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/639/lcm_052-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/639/lcm_052-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A CONCESSÃO DE AUXILIO PARA TRATAMENTO FORA DE DOMICILIO - TFD</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/638/lei.623_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/638/lei.623_2020.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DE ESTUDANTES DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/637/lei.622_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/637/lei.622_2020.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITOS ESPECIAIS AO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/636/lei.621_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/636/lei.621_2020.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI 498 DE 24 DE JUNHO DE 2016</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/635/lei.620_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/635/lei.620_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE SANEAMENTO BÁSICO E O PLANO MUNICIPAL DE SANEAMENTO BÁSICO - PLANSAN DO MUNCIPIO DE BRASILÂNDIA DE MINAS - MG</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/634/lm_619-202.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/634/lm_619-202.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCICIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/633/lei.618_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/633/lei.618_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR ACORDO JUDICIAL NOS AUTOS Nº. 036 04 016636-7 QUE TRAMITA PERANTE A 2º VARA CÍVEL DA COMARCA DE JOÃO PINHEIRO/MG, TENDO COMO AUTORA A EMPRESA COMERCIAL LATALIZA E FRANÇA LTDA-MG E COMO REU O MUNCÍPIO DE BRASILANDIA DE MINAS/MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/631/lei.616_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/631/lei.616_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE UM LOTE DE TERRENO DE PROPRIEDADE DO MUNICIPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/632/lei.617_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/632/lei.617_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS LABORATORIOS CONVENIADOS A REDE PÚBLICA MUNICIPAL A REALIZAR COLETA DE MATERIAIS PARA EXAMES LOBORATORIAIS DE IDOSO, ACAMADOS OU PORTADORES DE DEFICIÊNCIA EM SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/629/lcm_051-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/629/lcm_051-2020.pdf</t>
   </si>
   <si>
     <t>ABRE VAGA PARA O CARGO DE TÉCNICO DE ENFERMAGEM</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/628/lcm_050-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/628/lcm_050-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTOS DE CRÉDITOS TRIBUTÁRIOS INSCRITOS EM DIVIDA ATIVAE DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/630/lei.615_2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/630/lei.615_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DISPÕE SOBRE REAJUSTE AO PISO DOS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/627/lcm_049-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/627/lcm_049-2020.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO DE DIRETOR DE CONTABILIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Concede revisão geral anual da remuneração dos servidores públicos municipais do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/626/lcm_048-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/626/lcm_048-2020.pdf</t>
   </si>
   <si>
     <t>FIXA NOVO VENCIMENTO PARA O CARGO SECRETÁRIO EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/625/lcm_047-2020.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/625/lcm_047-2020.pdf</t>
   </si>
   <si>
     <t>ABRE VAGAS PARA O CARGO DE MONITOR DE CRECHE E PROFESSOR DE EDUCAÇÃO BÁSICA II</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/624/lei.614_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/624/lei.614_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR ACORDO JUDICIAL NOS AUTOS NºS. 036 04 016636-7 QUE TRAMITA PERANTE A 2º VARA CÍVEL DA COMARCA DE JOÃO PINHEIRO/MG TENDO COMO AUTORA A EMPRESA COMERCIAL LATALIZA E FRANÇA LTDA-MG E COMO RÉU O MUNICÍPIO DE BRASILÂNDIA DE MINAS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/623/lei.613_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/623/lei.613_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAÇÃO, AO ESTADO DE MINAS GERAIS, DO TERRENO ONDE FUNCIONA A ESCOLA ESTADUAL ALMINDA ALVES</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/622/lei.612_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/622/lei.612_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA JOÃO AUGUSTO PINTO, NO BAIRRO PORTO, NO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA FINS DE REGULAMENTAÇÃO</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/621/lei.611_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/621/lei.611_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUXILIO FINANCEIRO PARA AS ASSOCIAÇÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/620/lei.610_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/620/lei.610_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/619/lei.609_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/619/lei.609_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A CASA DE APOIO DANIELLE</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/618/lei.608_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/618/lei.608_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ABRAPROV - ASSOCIAÇÃO BENEFICENTE E ARTÍSTICA PRÓ-VIDA</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/617/lei.607_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/617/lei.607_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PREFEITURA MUNICIPAL CEDER LOTE DE TERRENO EM COMODATO PARA FUNCIONAMENTO DA FEIRA LIVRE DOS PRODUTORES RURAIS EDÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/615/lcm_046-219.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/615/lcm_046-219.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO DE DIRETOR CLÍNICO DO CENTRO DE SAÚDE SINVAL FARIA DE SÁ E DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/616/lei.606_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/616/lei.606_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO A APAE - BRASILÂNDIA DE MINAS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/614/lei.605_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/614/lei.605_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO, A ACE - ASSOCIAÇÃO COMERCIAL, EMPRESARIAL, AGROPECUÁRIA E DE SERVÇOS DE BRASILÂNDIA DE MINAS E DÁ PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/613/lei.604_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/613/lei.604_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO À COLÂNIA Z-12 DOS PESCADORES PROFISSIONAIS, ARTESANAIS DE BRASILANDIA DE MINAS E DÁ PROVIDÂNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/612/lei.603_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/612/lei.603_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIA DO CARGO DE PROFESSOR E SUPERVISOR PEDAGÓGICO A SER COMPUTADO  ATRA</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/611/lei.602_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/611/lei.602_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUXILIO FINANCEIRO PARA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO ASSENTAMENTO ELZA ESTRELA - ASPAEE.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/610/lei.601_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/610/lei.601_2019.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 12 DA LEI 555/2019 QUE ESTABELECE O ORÇAMENTO FISCAL PARA O EXECICIO DE 2019</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/609/lei.598_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/609/lei.598_2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESTRADA MUNICIPA HELI GERALDO GARCIA "ZE DA LICA", COM INÍCIO NA RODOVIA LMG 680, E TÉRMINO NO POVOADO GENI PAPO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/608/lei.597_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/608/lei.597_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA JOSPE EDUARDO GONÇALVES DOS SANTOS A ATUAL VIA PÚBLICA DENOMINADA DE RUA PITANGUI NO BAIRRO PORTO, NO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/607/lei.596_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/607/lei.596_2019.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI 548/2018 QUE TRATO DO AUXILIO AOS ESTUDANTES UNIVERSITÁRIOS ATRAVÉS DA ASSOCIAÇÃO DE ESTUDANTES DE BRASILÂNDIA DE MINAS - AEBM, PARA ACRESCER O PARÁGRAFO SEGUNDO POR PRAZO INDETERMINADO</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/606/lei.595_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/606/lei.595_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA NEIDE APARECIDA  CABRAL COUTINHO A ATUAL RUA PROJETADA SANTA HELENA, NO BAIRRO PORTO, MUNICIPIO DE BRASILÂNDIA DE MINAS - MG</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/605/lei.594_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/605/lei.594_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA NOME DA RUA SALVINA PERES DE CASTRO PARA AVENIDA SALVINA PERES DE CASTRO</t>
   </si>
   <si>
     <t>"Dispõe sobre a Assistência à Saúde do Servidor ativo ou inativo da Câmara Municipal de Brasilândia de Minas-MG e de seus dependentes e dá outras providências."</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/604/lei.593_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/604/lei.593_2019.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE ESTRADA MUNICIPAL DERSON BARBOSA DE ABREU COM INÍCIO NO TREVO DA NEIVA E TÉRMINO NA IGREJA DA COMUNIDADE SÃO FRANCISCO</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/603/lei.592_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/603/lei.592_2019.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE ESTRADA MUNICIPAL INDELÉCIO RODRIGUES MACHADO COM INÍCIO NO TREVO DA FUCHS E TÉRMINO NA PONTE DO GADO BRAVO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>AUTORIZA AUXILIO FINACEIRO PARA ASSOCIAÇÕES RURAIS DO GADO BRAVO E PEDRAS</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/601/lei.590_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/601/lei.590_2019.pdf</t>
   </si>
   <si>
     <t>CRIA FUNDO PARA A INFÂNCIA E ADOLECÊNCIA - FIA E DÁ PROVIDENCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/600/lei.589_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/600/lei.589_2019.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A LOJA MAÇÔNICA LABOR E JUSTIÇA</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/599/lei.588_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/599/lei.588_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Brasilândia de Minas a Contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, Operações de Crédito com Outorga de Garantia e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/598/lei.587_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/598/lei.587_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Auxilio Financeiro à Fundação de Assistência Social Evangelica V. Peres e Dá outras Providências</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/597/lei.586_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/597/lei.586_2019.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Anual dos Servidores Públicos Municipais; concede aumento real aos Profissionais do Magistério para Adequação da Variação do Piso Magistério e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/596/lei.585_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/596/lei.585_2019.pdf</t>
   </si>
   <si>
     <t>Dispões Sobre a Instalação de Equipamentos Eliminadores de ar nas Tubulação do Sistema de água e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/595/lei.584_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/595/lei.584_2019.pdf</t>
   </si>
   <si>
     <t>Revisa a Remuneração dos Servidores da Câmara Municipal de Brasilândia de Minas.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/594/lei.583_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/594/lei.583_2019.pdf</t>
   </si>
   <si>
     <t>Altera Denominação de Via Pública</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/593/lei.582_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/593/lei.582_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Denominação da Rua Santa Rita de cássia Souza Figueredo a Atual via Pública Denominada de Rua Santa Barbara no Bairro Porto, no Município de Brasilândia de Minas - MG.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/592/lei.581_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/592/lei.581_2019.pdf</t>
   </si>
   <si>
     <t>Confere Nome à Rodoviária Municipal de Brasilândia de Minas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/591/lei.580_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/591/lei.580_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Contribuição Financeira para realização das comemorações 23º Aniversário do Município a Associação Comercial, Empresarial, Industrial, Agropecuária e de Serviços de Brasilândia de Minas/MG - ACE e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/590/lei_comp_045-2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/590/lei_comp_045-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Descontos de créditos Tributários Inscritos em Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/588/lei.578_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/588/lei.578_2019.pdf</t>
   </si>
   <si>
     <t>Altera Denominação de Via Pública e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/589/lei.579_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/589/lei.579_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Protesto Extrajudicial de Certidões de Divida Ativa de Créditos Tributários e não Tributários do Município de Brasilândia de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/587/lei.577_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/587/lei.577_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Contribuição Financeira para realização das comemorações do 23º Aniversário do Município a Empresa Jair Queroz Publicações e dá outras providências</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/586/lei.576_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/586/lei.576_2019.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação aos Artigos 68, 72, 73 e ao anexo I da Lei 141/2002.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/585/lei.575_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/585/lei.575_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Procedimentos de Regularização por autodeclaração das Condições Sanitárias, Higiene e Saúde na realização de Eventos Temporários, e das Instituições Associativas e Interesse Social, na forma que especifica.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/584/lei.574_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/584/lei.574_2019.pdf</t>
   </si>
   <si>
     <t>Declara Utilidade Pública a Associação Comunitária de Trabalhadores Rurais da Agricultura Familiar. TERRA NOVA - ASTRAN.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/583/lei.573_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/583/lei.573_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Estágio de Estudantes de Pós-graduação e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/582/lei.572_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/582/lei.572_2019.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Municipal de Saneamento Básico do Município de Brasilândia de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/581/lei.571_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/581/lei.571_2019.pdf</t>
   </si>
   <si>
     <t>Declara Utilidade Pública a Associação de Moradores Trabalhadores Rurais do Assentamento Osvaldo Viera da CODEVASF E Adjacências - AMTROVAB.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/579/lei.570_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/579/lei.570_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Mundial do Estudante</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/580/leicomplementar.44_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/580/leicomplementar.44_2019.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação ao item 2 do Cargo de Gerente de Compras, Material e Recursos Humanos Constante no Anexo II da Lei Complementar 042 de 14 de maio de 2018.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 488/2015 e dá outras providências</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/577/lei.568_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/577/lei.568_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Denominação do Prédio Público Sede da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/576/lei_567-2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/576/lei_567-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Subvenção Social para a Associação de Pais e Amigos dos Excepcionais - APAE.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/575/lei.566_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/575/lei.566_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Municipal de Prevenção e Combate ao Mosquito "Aedes Aegypti", Transmissor da Dengue, e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/574/lei.565_2019.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/574/lei.565_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Subvenção Social para a Associação de Pais e Amigos dos Excepcionais - APAE</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/573/lei.564_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/573/lei.564_2018.pdf</t>
   </si>
   <si>
     <t>Proíbe o Transito de veículos de Carga na Estrada situada na Serra do Bouqueirão, também conhecida como Serra Extrema</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/802/res._014-2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/802/res._014-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 1, de 30 de dezembro de 2014, que "Contém o Regimento Interno da Câmara Municipal de Brasilândia de Minas-MG"</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/572/lei.563_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/572/lei.563_2018.pdf</t>
   </si>
   <si>
     <t>"Altera Denominação da Rua que Menciona para Frei Basílio Beune."</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>"Altera a Denominação de Rua que Menciona para Rua Conceição Braga Sales."</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/570/lei.561_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/570/lei.561_2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Denominação da Rua que Menciona para Antônio Fernandes de Sales (Antônio França)."</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/567/lei.558_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/567/lei.558_2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Subvenção Social para a Casa de Apoio Danielle."</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/569/lei.560_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/569/lei.560_2018.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Saneamento Básico do Município de Brasilândia de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Subvenção social para a ABRAPROV - Associação Beneficente e Artística Pró-Vida."</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/566/lei.557_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/566/lei.557_2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Alienação de um Lote de Terreno de Propriedade do Município, e dá outras providências."</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/565/lei.556_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/565/lei.556_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Política de Proteção, Conservação e Melhoria do Meio Ambiente, Cria o Fundo Municipal do Meio Ambiente e o Conselho Municipal de Defesa do Meio Ambiente."</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/564/lei.555_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/564/lei.555_2018.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Brasilândia de Minas para o Exercício Financeiro 2019."</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/563/lei.554_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/563/lei.554_2018.pdf</t>
   </si>
   <si>
     <t>"Dá Nova Redação ao Artigo 4º e inclui o artigo 4-A na Lei 544/2018 que trata de Auxilio Financeiro para as Associação Rurais do Mocambinho, Pedras, e Mário Pereira."</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/562/lei.553_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/562/lei.553_2018.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública a Associação Cultural e Social Paulino Cardoso Bras."</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/560/lei__municipal_551-2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/560/lei__municipal_551-2018.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 267, de 27 de dezembro de 2006, que fixa o calendário oficial dos feriados no Município de Brasilândia de Minas - MG."</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/561/lei.552_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/561/lei.552_2018.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a estrada  vicinal que especifica."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/559/lei.550_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/559/lei.550_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PERMISSÃO DE USO DE BENS MUNICIPAIS EM FAVOR DE CLAUDIA ANTÔNIA GONTIJO - INSTITUTO PROATIVOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/558/lei.549_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/558/lei.549_2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA ART. 6º DA LEI Nº 477 DE 06 DE NOVEMBRO DE 2015 QUE, DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER E DO FUNDO MUNICIPAL DE ESPORTE E LAZER DO MUNICÍPIO DE BRASILÂNDIA DE MINAS."</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/557/lei.548_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/557/lei.548_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO AOS ESTUDANTES UNIVERSITÁRIOS ATRAVÉS DA ASSOCIAÇÃO DE ESTUDANTES DE BRASILÂNDIA DE MINAS - AEBM."</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/556/lei.547_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/556/lei.547_2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUXÍLIO FINANCEIRO À FUNDAÇÃO DE ASSISTÊNCIA SOCIAL EVANGÉLICA V. PERES E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/555/lei.546_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/555/lei.546_2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº. 268/2006 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/554/554_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/553/lei.544_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/553/lei.544_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA AUXÍLIO FINANCEIROS PARA AS ASSOCIAÇÕES RURAIS DO MOCAMBINHO, PEDRAS E MÁRIO PEREIRA.'</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/552/lei.543_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/552/lei.543_2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA A DENOMINAÇÃO DE RUA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/551/lei.542_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/551/lei.542_2018.pdf</t>
   </si>
   <si>
     <t>"FIXA OS CRITÉRIOS DE INDENIZAÇÃO DE DESPESAS DE VIAGEM DE PREFEITO E EQUIVALENTES."</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/985/leicomplementar.42_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/985/leicomplementar.42_2018.pdf</t>
   </si>
   <si>
     <t>Cria os cargos em comissão de Gerente de Recursos Humanos e Finanças e de Gerente de Compras, Material e Patrimônio e altera e revoga anexos da Lei Complementar nº 12, de 14 de maio de 2009, que "dispõe sobre a Estrutura Organizacional da Câmara Municipal de Brasilândia de Minas-MG e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/544/544_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONDUÇÃO DE VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS - MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/800/resolucao.13_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/800/resolucao.13_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a condução de veículo oficial da Câmara Municipal de Brasilândia de Minas-MG."</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/550/lei.541_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/550/lei.541_2018.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONTRIBUIÇÃO FINANCEIRA PARA REALIZAÇÃO DAS COMEMORAÇÕES 22º ANIVERSÁRIO DO MUNICÍPIO A EMPRESA QUEIROZ PRODUÇÕES &amp; EVENTOS EIRELI E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/543/lei.540_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/543/lei.540_2018.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE O PLANTÃO DE FARMÁCIAS E DROGARIAS PARA OS MESES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/548/lei.539_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/548/lei.539_2018.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A AUTORIZAÇÃO DE USO DA PRAÇA DE EVENTOS DO MUNICÍPIO E DÁ PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/547/lei.538_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/547/lei.538_2018.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O PROCEDIMENTO DE CESSÃO E PERMUTA DE SERVIDORES DO PODER EXECUTIVO MUNICIPAL JUNTO A OUTROS ÓRGÃO DOS PODERES EXECUTIVO, LEGISLATIVO, JUDICIÁRIO EM CASO DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/549/549_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"REVOGA LEI Nº 034/2015 QUE DISPÕE DA IMUNIDADE TRIBUTÁRIA DA COMPANHIA DE DESENVOLVIMENTO DO VALE SÃO FRANCISCO - CODEVASF E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/546/lei.537_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/546/lei.537_2018.pdf</t>
   </si>
   <si>
     <t>"REVISA A REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL E OS SUBSÍDIOS DOS AGENTES POLÍTICOS DE BRASILÂNDIA DE MINAS."</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/545/lei.536_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/545/lei.536_2018.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO".</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/542/lei.535_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/542/lei.535_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A CASA DE APOIO DANIELLE."</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/541/lei.534_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/541/lei.534_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ABRAPROV - ASSOCIAÇÃO BENEFICENTE E ARTÍSTICA PRÓ-VIDA."</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/540/lei.533_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/540/lei.533_2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE."</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/539/lei.532_2018.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/539/lei.532_2018.pdf</t>
   </si>
   <si>
     <t>"ABRE VAGAS PARA O CARGO DE TÉCNICO EM RADIOLOGIA."</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/538/lei.531_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/538/lei.531_2017.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO ÂMBITO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, O FUNDO MUNICIPAL DO PATRIMÔNIO CULTURAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/537/lei.530_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/537/lei.530_2017.pdf</t>
   </si>
   <si>
     <t>"CRIA NO ÂMBITO MUNICIPAL A CÂMARA MIRIM."</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/536/lei.529_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/536/lei.529_2017.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INFÂNCIA SEM PORNOGRAFIA."</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/535/lei.528_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/535/lei.528_2017.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2018."</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/534/lei.527_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/534/lei.527_2017.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS, PARA O PERÍODO DE 2018 A 2021."</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/533/lei.526_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/533/lei.526_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A REVISÃO ANUAL DE QUE TRATA O INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL AOS VEREADORES, PREFEITO MUNICIPAL, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/532/lei.525_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/532/lei.525_2017.pdf</t>
   </si>
   <si>
     <t>"ALTERA DENOMINAÇÃO DE RUAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/530/lei.524_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/530/lei.524_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE INCENTIVO FINANCEIRO OBJETIVANDO A TRANSFERÊNCIA  DE VEÍCULOS PARA AMPLIAÇÃO DA BASE TRIBUTÁRIA DO IPVA - IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AOS ARTIGOS 2º E 3º DA LEI COMPLEMENTAR 35/2015 QUE VERSA SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/529/lei.523_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/529/lei.523_2017.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA AGRICULTURA FAMILIAR RIO PARACATU."</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/528/lei.522_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/528/lei.522_2017.pdf</t>
   </si>
   <si>
     <t>"ALTERA DENOMINAÇÃO DA RUA BANDEIRANTES NO BAIRRO PORTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/527/lei.521_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/527/lei.521_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO E OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/526/lei.520_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/526/lei.520_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/525/lei.519_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/525/lei.519_2017.pdf</t>
   </si>
   <si>
     <t>"ALTERA DENOMINAÇÃO DA RUA DEZENOVE NO BAIRRO CONTINGENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/524/lei.518_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/524/lei.518_2017.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO ÂMBITO DO MUNICÍPIO, O DIA DE LAZER DOS PORTADORES DE NECESSIDADES ESPECIAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/523/lei.517_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/523/lei.517_2017.pdf</t>
   </si>
   <si>
     <t>"AUXILIO FINANCEIRO À FUNDAÇÃO DE ASSISTÊNCIA SOCIAL EVANGÉLICA V. PERES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/801/resolucao.12_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/801/resolucao.12_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a Realizar Sessão Extraordinária Externa da Câmara Municipal</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/522/lei.516_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/522/lei.516_2017.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA A ACE - ASSOCIAÇÃO COMERCIAL, EMPRESARIAL, INDUSTRIAL, AGROPECUÁRIA E DE SERVIÇOS DE BRASILÂNDIA DE MINAS".</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/521/lei.515_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/521/lei.515_2017.pdf</t>
   </si>
   <si>
     <t>"ALTERA DENOMINAÇÃO PÚBLICA DA RUA JK NO BAIRRO PORTO, QUE PASSARÁ A CHAMAR-SE RUA FLOZINO RODRIGUES DE SOUZA".</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/520/lei.514_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/520/lei.514_2017.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/519/lei.513_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/519/lei.513_2017.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA COMUNIDADE NOSSA SENHORA DE FÁTIMA DO TRONCO - ASPRUCOM"</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/518/lei.512_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/518/lei.512_2017.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA O SINDICATO DOS PRODUTORES RURAIS DE BRASILÂNDIA DE MINAS"</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/517/lei.511_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/517/lei.511_2017.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/516/lei.510_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/516/lei.510_2017.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONTRIBUIÇÃO FINANCEIRA PARA REALIZAÇÃO DAS COMEMORAÇÕES 22º ANIVERSÁRIO DO MUNICÍPIO A EMPRESA JAIR QUEIROZ PUBLICIDADES LTDA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/515/lei.509_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/515/lei.509_2017.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 137/2002 QUE DISPÕE SOBRE A AUTORIZAÇÃO DE USO DE VEÍCULOS PÚBLICOS PARA ATENDIMENTO DE INTERESSE DA COMUNIDADE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESCONTOS DE CRÉDITOS TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/512/lei.508_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/512/lei.508_2017.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A RUA SANTA CLARA NO BAIRRO PORTO, QUE PASSARÁ A CHAMAR-SE RUA ANTÔNIO DO CARMO SILVA"</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/511/lei.507_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/511/lei.507_2017.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO § 4º DO ARTIGO 6º DA LEI 438 DE 21 DE MARÇO DE 2014"</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE VAGAS PARA O CARGO DE MONITOR DE CRECHE".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/799/res._011-2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/799/res._011-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 1, de 30 de dezembro de 2014, que contém o Regimento Interno da Câmara Municipal de Brasilândia de Minas</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/798/resolucao.10_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/798/resolucao.10_2017.pdf</t>
   </si>
   <si>
     <t>"Cria cargo em comissão no Quadro dos Cargos em Comissão da Câmara Municipal de Brasilândia de Minas."</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/510/lei.505_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/510/lei.505_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A CASA DE APOIO DANIELLE"</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/509/lei.504_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/509/lei.504_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE"</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/508/lei.503_2017.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/508/lei.503_2017.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ABRAPROV - ASSOCIAÇÃO BENEFICENTE E ARTÍSTICA PRÓ-VIDA".</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/507/507_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/797/resolucao.09_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/797/resolucao.09_2016.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a Realizar Sessão Externa da Câmara Municipal."</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/796/resolucao.08_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/796/resolucao.08_2016.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fica a despesa da Câmara Municipal de Brasilândia de Minas, Minas Gerais, para o Exercício Financeiro de 2017."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/506/506_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/505/lei.499_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/505/lei.499_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM DO MUNICÍPIO DE BRASILÂNDIA DE MINAS, DEFINE OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZE PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/795/resolucao.07_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/795/resolucao.07_2016.pdf</t>
   </si>
   <si>
     <t>"Dispõem sobre a aprovação do Regulamento de Gestão e Cadastro de bens públicos da Câmara Municipal de Brasilândia de Minas e dá outras providências."</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/504/lei.498_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/504/lei.498_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/503/lei.497_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/503/lei.497_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE MENCIONA</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/502/lei.496_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/502/lei.496_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE MENCIONA</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/501/lei.495_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/501/lei.495_2016.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À CLINICA MUNICIPAL DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/500/lei.494_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/500/lei.494_2016.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DOS PRODUTORES RURAIS DO PROJETO DE ASSENTAMENTO MÁRIO PEREIRA - APRPAMP.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/499/lei.493_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/499/lei.493_2016.pdf</t>
   </si>
   <si>
     <t>AUXILIO FINANCEIRO A FUNDAÇÃO DE ASSISTÊNCIA SOCIAL EVANGÉLICA V. PERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/498/lei.492_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/498/lei.492_2016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUXILIO FINANCEIRO PARA A ASSOCIAÇÃO DA AGRICULTURA FAMILIAR DO ASSENTAMENTO ELZA ESTRELA E DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/497/lei.491_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/497/lei.491_2016.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAL DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/496/lei.490_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/496/lei.490_2016.pdf</t>
   </si>
   <si>
     <t>REVISA O VENCIMENTO BÁSICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/495/lei.489_2016.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/495/lei.489_2016.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA VIA PÚBLICA RUA SÃO LUIZ BAIRRO PORTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/486/486_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTOS CRÉDITOS TRIBUTÁRIOS INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/485/485_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE VAGAS PARA O CARGO DE PROFESSOR DE EDUCAÇÃO BÁSICA I, PROFESSOR DE EDUCAÇÃO FÍSICA II - INGLÊS , MONITOR DE CRECHE E AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/494/494_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DA AGRICULTURA FAMILIAR DO ASSENTAMENTO CACHOEIRA GRANDE - AAFACG</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/484/484_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP E REVOGA ARTS. 214 E 2018 DO CÓDIGO TRIBUTÁRIO  </t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/493/lei.487_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/493/lei.487_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO À COMUNIDADE DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB MINAS, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/492/lei.486_2015.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/491/lei.485_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/492/lei.486_2015.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/491/lei.485_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS QUE MENCIONA</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/490/lei.484_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/490/lei.484_2015.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA O CONSELHO COMUNITÁRIO DE SEGURANÇA PUBLICA - CONSEP - RURAL DE BRASILÂNDIA DE MINAS - MG.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ABRAPROV ASSOCIAÇÃO BENEFICIENTE E ARTISTICA PRÓ-VIDA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/488/lei.482_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/488/lei.482_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/487/lei.481_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/487/lei.481_2015.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº 479 DE 06 DE NOVEMBRO DE 2015, QUE CRIA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL NÍLVIA CÉSAR GOMES DE ABREU NO PERÍMETRO URBANO DO MUNICÍPIO DE BRASILANDIA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/481/lei.479_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/481/lei.479_2015.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL NÍLVIA CÉSAR GOMES DE ABREU NO PERÍMETRO  URBANO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/480/lei.478_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/480/lei.478_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/479/lei.477_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/479/lei.477_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER E DO FUNDO MUNICIPAL DE ESPORTE E LAZER DO MUNICÍPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/478/lei.476_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/478/lei.476_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE CULTURA DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/477/lei.475_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/477/lei.475_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUXILIO FINANCEIRO PARA ASSOCIAÇÃO DE AGRICULTURA FAMILIAR DO ASSENTAMENTO ELZA ESTRELA E DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei.474_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei.474_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS SUPLEMENTARES AO ORÇAMENTO DE 2015, ESTABELECIDO PELA LEI Nº. 454/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMUNIDADE TRIBUTÁRIA DA COMPANHIA DE DESENVOLVIMENTO DO VALE SÃO FRANCISCO - CODEVASF</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA E VENCIMENTO INICIAL DO CARGO - TNS - ENGENHEIRO CIVIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/475/lei.473_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/475/lei.473_2015.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA CRECHE PÚBLICA MUNICIPAL CRIANÇA FELIZ NO PERÍMETRO URBANO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/453/lei.472_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/453/lei.472_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES AO ORÇAMENTO DE 2015, ESTABELECIDO PELA LEI 454/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/794/res._005-2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/794/res._005-2015.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Parágrafo 1º, do artigo 211 e do Inciso I do Artigo 214, Ambos da Resolução 001/2014.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/471/lei.470_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/471/lei.470_2015.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/452/lei.469_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/452/lei.469_2015.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 449/2014 QUE AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE VAGAS PARA O CARGO DE PROFESSOR DE EDUCAÇÃO BÁSICA II - EDUCAÇÃO FÍSICA</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/883/projeto_de_lei_referente_a_lei_471.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/883/projeto_de_lei_referente_a_lei_471.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício de 2016 e dá outras providências.”</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/470/lei.468_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/470/lei.468_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE INCENTIVO FINANCEIRO OBJETIVANDO A TRANSFERÊNCIA DE VEÍCULOS PARA A AMPLIAÇÃO DA BASE TRIBUTÁRIA DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/439/lei.467_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/439/lei.467_2015.pdf</t>
   </si>
   <si>
     <t>AUXILIO FINANCEIRO À FUNDAÇÃO DE ASSISTÊNCIA SOCIAL EVANGÉLICA VALDOMIRO PERES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/473/473_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTOS DE CRÉDITO TRIBUTÁRIOS INSCRITOS EM DIVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/783/resolucao.03_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/783/resolucao.03_2015.pdf</t>
   </si>
   <si>
     <t>"CRIA A FUNÇÃO GRATIFICADA DE MEMBRO DA COMISSÃO DE LICITAÇÕES DO PODER LEGISLATIVO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/472/472_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO ANISTIA ONEROSA DOS TRIBUTOS MUNICIPAIS A COMPANHIA DO VALE DO SÃO FRANCISCO CODEVASF E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>"ALTERA O CAPUT DO ARTIGO 1° E ACRESCENTA O INCISO I AO $2°, DO ARTIGO AMBOS DA RESOLUÇÃO NÚMERO 002/2015."</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/468/lei.465_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/468/lei.465_2015.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO À VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/469/lei.466_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/469/lei.466_2015.pdf</t>
   </si>
   <si>
     <t>DEFINE SENTIDO DE MÃO DE DIREÇÃO</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/467/lei.464_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/467/lei.464_2015.pdf</t>
   </si>
   <si>
     <t>DEFINE O DIA DESTINADO PARA COMEMORAÇÕES DO EVANGÉLICO E SUPRIME O INCISO  III, DO ARTIGO 2º DA LEI MUNICIPAL Nº. 267 DE 27 DE DEZEMBRO DE 2006</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE PARA CONSORCIO INTERMUNICIPAL DE ILUMINAÇÃO PÚBLICA - CONVALES </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/465/lei.462_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/465/lei.462_2015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A CLINICA DE ESPECIALIDADES</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/741/resolucao.02_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/741/resolucao.02_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias aos servidores da Câmara Municipal de Brasilândia de Minas que estiverem em viagem e dá outras providências".</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/464/lei.461_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/464/lei.461_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/463/lei.460_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/463/lei.460_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ABRAPROV - ASSOCIAÇÃO E ARTISTÍCA PRÓ VIDA</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/462/lei.459_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/462/lei.459_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/732/resolucao.01_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/732/resolucao.01_2015.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Prefeito de Brasilândia de Minas, referentes ao exercício de 2013, nos termos do parecer prévio do Tribunal de Contas do Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/461/lei.458_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/461/lei.458_2015.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DA AGRICULTURA FAMILIAR DO ASSENTAMENTO ELZA ESTRELA - AFAE.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/460/lei.457_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/460/lei.457_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO MONETÁRIA DOS SUBSIDIO DOS VEREADORES, DO PRESIDENTE DA CÂMARA, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO  MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/459/lei.456_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/459/lei.456_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE ONDULAÇÕES TRANSVERSAIS (LOMBADAS) NAS VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/458/lei.455_2015.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/458/lei.455_2015.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI MUNICIPAL Nº. 129, DE 22 DE NOVEMBRO DE 2001, QUE DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL - CMDR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Contém o Regimento Interno da Câmara Municipal de Brasilândia de Minas - MG.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/457/457_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DOS CARGOS DE DIRETOR ESCOLAR E DE DIRETOR ADMINISTRATIVO DO PRONTO ATENDIMENTO, CRIA 01 (UM) DE DIRETOR ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>CRIA SANÇÕES PARA O EXERCÍCIO DO COMÉRCIO AMBULANTE NO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG CONFORME PROIBIÇÃO ESTABELECIDA PELA LEI MUNICIPAL 337/2009 E DÁ PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/451/lei.452_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/451/lei.452_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE AUXILIO FINANCEIRO À CASA DE APOIO DANIELE</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/455/455_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CARREIRA DE CARGOS ISOLADOS, REESTRUTURA A CARREIRA DO CARGO DE REGENTE DE ENSINO E DO CARGO DE AUXILIAR DE ENFERMAGEM, DISPÕE SOBRE ENQUADRAMENTO E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/450/lei.451_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/450/lei.451_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE SOM AUTOMOTIVO EM VEÍCULOS PARTICULARES NO MUNICÍPIO DE BRASILÂNDIA DE MINAS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/449/lei.450_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/449/lei.450_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS DE CIRCULAÇÃO, DEFINE SENTIDO DE MÃO E DIREÇÃO E ESTACIONAMENTO DE VEÍCULOS E PARADA DE ÔNIBUS E LOTAÇÃO COLETIVAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/448/lei.449_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/448/lei.449_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE BENS IMÓVEIS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/447/lei.447_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/447/lei.447_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS FISCAIS, E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/446/lei.446_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/446/lei.446_2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O REGIME DE DISTRIBUIÇÃO DE MATERIAIS GRATUITOS E AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS, REGULAMENTA AS SUBVENÇÕES SOCIAIS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/445/lei.445_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/445/lei.445_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/444/lei.444_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/444/lei.444_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTARES NO ORÇAMENTO DE 2014, ESTABELECIDO PELA LEI 433/2013</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/443/lei.443_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/443/lei.443_2014.pdf</t>
   </si>
   <si>
     <t>AUXILIO FINANCEIRO A FUNDAÇÃO DE ASSISTÊNCIA SOCIAL EVANGÉLICA VALDOMIRO PERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/442/lei.442_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/442/lei.442_2014.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES PARA ADESÃO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS, ESTADO DE MINAS GERAIS, AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO DE SAÚDE AMPLIADA DO NOROESTE DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/441/lei.441_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/441/lei.441_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA ABRAPROV - ASSOCIAÇÃO BENEFICENTE E ARTÍSTICA PRÓ - VIDA</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/440/lei.440_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/440/lei.440_2014.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/438/lei.439_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/438/lei.439_2014.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO FISCAL DO EXERCÍCIO FINANCEIRO DE 2014".</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/436/lei.437_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/436/lei.437_2014.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REVISÃO ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONCEDE AUMENTO ANUAL AOS PROFISSIONAIS DO MAGISTÉRIO PARA ADEQUAÇÃO DA VARIAÇÃO DO PISO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/437/lei.438_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/437/lei.438_2014.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE MEDIDAS PROTETIVAS REFERENTE Á SAÚDE PÚBLICA E AO MANEJO DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/959/emenda_a_lei_organica_n.o_10.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/959/emenda_a_lei_organica_n.o_10.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 52; o art. 55; o § 2º do art. 60 e o § 5º do art. 75 da Lei Orgânica, para abolir a votação secreta na Câmara Municipal.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/435/lei.436_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/435/lei.436_2014.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CORREÇÃO MONETÁRIA DOS SUBSÍDIOS DOS VEREADORES, DO PRESIDENTE DA CÂMARA, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG".</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/433/lei.435_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/433/lei.435_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS AO PADRE JOSÉ DOS ANJOS P.DE OLIVEIRA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/434/lei.434_2014.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/434/lei.434_2014.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA GINASTICA LABORAL COMO PRATICA OBRIGATÓRIA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/432/lei.431_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/432/lei.431_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMOVEIS E PROPRIEDADE DO MUNICÍPIO DE BRASILÂNDIA DE MINAS -MG  Á COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS-COHAB MINAS, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/431/lei.430_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/431/lei.430_2013.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO TRIBUTÁRIA DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISSQN) E IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU)PARA VIABILIZAR A IMPLANTAÇÃO DE PROGRAMA HABITACIONAL DOS GOVERNOS FEDERAL, ESTADUAL E MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/430/lei.429_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/430/lei.429_2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG, O TRATAMENTO DIFERENCIADO E FAVORECIDO ÁS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL Nº 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>" INSTITUI NO MUNICÍPIO DE BRASILÂNDIA DE MINAS -MG, O TRATAMENTO DIFERENCIADO E FAVORECIDO ÁS MICROEMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL DE Nº 123, 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/810/resolucao.06_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/810/resolucao.06_2013.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação aos art. 5° da Resolução n° 006, de 16 de dezembro de 1999, que "Contém o Regimento Interno da Câmara Municipal de Brasilândia de Minas - Estado de Minas Gerais."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/793/resolucao.05_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/793/resolucao.05_2013.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Ex-Prefeito de Brasilândia de Minas, referentes ao exercício de 2007, nos termos do parecer prévio do Tribunal de Contas_x000D_
 do Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/428/lei.427_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/428/lei.427_2013.pdf</t>
   </si>
   <si>
     <t>"AUXILIO FINANCEIRO Á FUNDAÇÃO DE ASSISTÊNCIA SOCIAL EVANGÉLICA V. PERES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/426/lei.426_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/426/lei.426_2013.pdf</t>
   </si>
   <si>
     <t>" TORNA OBRIGATÓRIO Á DIVULGAÇÃO DA LISTA DE MEDICAMENTOS CONSTANTES NA FARMÁCIA BÁSICA E OS QUE ESTIVEREM EM FALTA EM SEUS ESTOQUES, BEM COMO A DIVULGAÇÃO DA REMUME E RENAME, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/957/emenda_a_lei_organica_n.o_8.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/957/emenda_a_lei_organica_n.o_8.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 2º e 3º do art. 56 da Lei Orgânica.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/424/lei.424_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/424/lei.424_2013.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG, A PARTICIPAR DO CONSÓRCIO INTERNACIONAL DE SAÚDE E DESENVOLVIMENTO DA BÁCIA DO URUCUIA E NOROESTE DE MINAS".</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/423/lei.423_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/423/lei.423_2013.pdf</t>
   </si>
   <si>
     <t>"CONCEDE BENEFÍCIOS FISCAIS, E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/422/lei.422_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/422/lei.422_2013.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL, PARA A ABRAPROV- ASSOCIAÇÃO BENEFICENTE E ARTÍSTICA PRÓ-VIDA"</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/421/lei.421_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/421/lei.421_2013.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A REGULAMENTAÇÃO DO MAQUINÁRIO PÚBLICO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS -MG PARA FINS DE PRESTAÇÃO DE SERVIÇO Á PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/419/lei.420_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/419/lei.420_2013.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A PERMISSÃO DE USO DE BENS MUNICIPAIS EM FAVOR DO COLÉGIO  COC INOVAÇÃO LTDA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/418/lei.419_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/418/lei.419_2013.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ESCRITURAÇÃO PARA FINS DE REGULARIZAÇÃO DE IMÓVEIS DOADOS E ARREMATADOS PELA ADMINISTRAÇÃO PUBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CRIA A DIRETORIA DO CENTRO DE ATENDIMENTO DE SAÚDE, CRIA O CARGO DE DIRETOR ADMINISTRATIVO DO CENTRO DE ATENDIMENTO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/788/resolucao.04_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/788/resolucao.04_2013.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Ex-Prefeito de Brasilândia de Minas, referentes ao Exercício de 2004, nos termos do Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais.”</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/417/lei.418_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/417/lei.418_2013.pdf</t>
   </si>
   <si>
     <t>" CRIA FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/416/lei.417_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/416/lei.417_2013.pdf</t>
   </si>
   <si>
     <t>" CONCEDE REVISÃO  GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONCEDE AUMENTO REAL AOS PROFISSIONAIS DO MAGISTÉRIO PARA ADEQUAÇÃO DA VARIAÇÃO DO PISO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/414/lei.416_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/414/lei.416_2013.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O REMANEJAMENTO E A TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ABRE CRÉDITO ESPECIAL E SUPLEMENTAR AO ORÇAMENTO VIGENTE".</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA E ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 10, 1º DE NOVEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/413/lei.415_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/413/lei.415_2013.pdf</t>
   </si>
   <si>
     <t>" CONCEDE BENEFÍCIOS FISCAIS E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/740/resolucao.02_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/740/resolucao.02_2013.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias para os servidores da Câmara Municipal de Brasilândia de Minas e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/731/res._001-2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/731/res._001-2013.pdf</t>
   </si>
   <si>
     <t>"Fixa os critérios de indenização de despesas de viagem da Mesa Diretora da Câmara Municipal e dos Vereadores."</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/412/lei.414_2013.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/412/lei.414_2013.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A PERMISSÃO DE USO DE BENS MUNICIPAIS EM FAVOR DA ACEF S/A, ENTIDADE MANTENEDORA DA UNIVERSIDADE DE FRANCA-UNIFRAN E DO COLÉGIO BALUARTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" DISPÕE SOBRE ALTERAÇÕES NA ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO, INSTITUÍDA PELA LEI COMPLEMENTAR 01/2002, ALTERADA PELA LEI COMPLEMENTAR 17/2009, E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/825/resolucao.14_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/825/resolucao.14_2012.pdf</t>
   </si>
   <si>
     <t>"Aprova Prestação de Contas do Município de Brasilândia de Minas-MG, do Exercício de 2011."</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/826/resolucao.13_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/826/resolucao.13_2012.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas do Município de Brasilândia de Minas-MG, do Exercício de 2005</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/410/lei.413_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/410/lei.413_2012.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2013, E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/823/resolucao.12_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/823/resolucao.12_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a Realizar Sessão Externa da Câmara Municipal</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/822/resolucao.11_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/822/resolucao.11_2012.pdf</t>
   </si>
   <si>
     <t>"Aprova Prestação de Contas do Município de Brasilândia de Minas-MG, do Exercício de 2003."</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/409/lei.412_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/409/lei.412_2012.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA O LIONS CLUBE DE BRASILÂNDIA CYRO GOES".</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/407/lei.411_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/407/lei.411_2012.pdf</t>
   </si>
   <si>
     <t>" HOMOLOGA O TERMO DE COOPERAÇÃO TÉCNICA, FINANCEIRA E SOCIAL CELEBRADO ENTRE A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB MINAS E O MUNICÍPIO DE BRASILÂNDIA DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA O DISPOSITIVO DA LEI COMPLEMENTAR MUNICIPAL Nº 011/2009, QUE TRATA DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DA CIDADE DE BRASILÂNDIA DE MINAS-MG".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/406/lei.410_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/406/lei.410_2012.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A REALOCAÇÃO DE RECURSOS FINANCEIROS"</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/405/lei.409_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/405/lei.409_2012.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL".</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/404/lei.408_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/404/lei.408_2012.pdf</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DOS VEREADORES, PRESIDENTE DA CÂMARA,PREFEITO E VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG, PARA O MANDATO DE 2013/2016".</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/403/lei.407_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/403/lei.407_2012.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA AUMENTAR O REPASSE FINANCEIRO PARA EMATER-MG".</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/402/lei.405_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/402/lei.405_2012.pdf</t>
   </si>
   <si>
     <t>" CRIA E DENOMINA ESCOLA PÚBLICA MUNICIPAL NO PERÍMETRO URBANO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG".</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/821/resolucao.10_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/821/resolucao.10_2012.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas do Município de Brasilândia de Minas-MG, do Exercício de 2010</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/400/lei.403_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/400/lei.403_2012.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA DENOMINAÇÃO Á VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/399/lei.402_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/399/lei.402_2012.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO FISCAL DE 2012, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/398/lei.401_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/398/lei.401_2012.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO Á ESCOLA MUNICIPAL PRO-INFÂNCIA QUE MENCIONA".</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/397/lei.400_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/397/lei.400_2012.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2012".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/401/lei.404_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/401/lei.404_2012.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2012, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/818/resolucao.09_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/818/resolucao.09_2012.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honorária."</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/814/resolucao.08_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/814/resolucao.08_2012.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/396/lei.399_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/396/lei.399_2012.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO".</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/395/lei.398_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/395/lei.398_2012.pdf</t>
   </si>
   <si>
     <t>"CONCEDE A REVISÃO ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/809/resolucao.06_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/809/resolucao.06_2012.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/954/resolucao.02_2012.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/739/resolucao.01_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/954/resolucao.02_2012.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/739/resolucao.01_2012.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honorária".</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/394/lei.397_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/394/lei.397_2012.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE QUE TRATA O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, C/C AS LEIS MUNICIPAIS N°S 226/2005 E 250/2006".</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/393/lei.396_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/393/lei.396_2012.pdf</t>
   </si>
   <si>
     <t>" REALINHA A REMUNERAÇÃO BÁSICA DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL, QUE SE INDICAM".</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/392/lei.395_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/392/lei.395_2012.pdf</t>
   </si>
   <si>
     <t>" REALINHA REMUNERAÇÃO BÁSICA DOS CARGOS QUE SE INDICAM".</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/391/lei.394_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/391/lei.394_2012.pdf</t>
   </si>
   <si>
     <t>" PRORROGA O ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE BRASILÂNDIA DE MINAS -MG, O PRAZO DE LICENÇA MATERNIDADE DAS SERVIDORAS PÚBLICAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/792/resolucao.05_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/792/resolucao.05_2012.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução N° 06/99, que trata do Regimento Interno da Câmara Municipal de Brasilândia de Minas Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/787/resolucao.04_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/787/resolucao.04_2012.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivo de Resolução 005/1997, que trata das diárias para viagens para Vereadores e servidores da Câmara Municipal."</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/782/resolucao.03_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/782/resolucao.03_2012.pdf</t>
   </si>
   <si>
     <t>"Aprova Prestação de Contas do Município de Brasilândia de Minas - MG, do Exercício de 2006."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/390/lei.393_2012.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/390/lei.393_2012.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/389/lei.392_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/389/lei.392_2011.pdf</t>
   </si>
   <si>
     <t>" ALTERA O ART. 2° DA LEI MUNICIPAL N° 164/2003, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE BRASILÂNDIA DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/388/lei.391_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/388/lei.391_2011.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CESSÃO DE USO DE BEM IMÓVEL"</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/387/lei.390_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/387/lei.390_2011.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CESSÃO DE USO DE BEM IMÓVEL".</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/386/lei.389_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/386/lei.389_2011.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE LEI ESPECÍFICA PARA O PARCELAMENTO DO SOLO URBANO EM ÁREAS DE ATÉ NO MÁXIMO 25.000 (VINTE E CINCO MIL) METROS QUADRADOS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/730/resolucao.01_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/730/resolucao.01_2011.pdf</t>
   </si>
   <si>
     <t>"Aprova Prestação de Contas do Município de Brasilândia de Minas - MG, do Exercício de 2009".</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/786/resolucao.04_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/786/resolucao.04_2011.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Honra ao Mérito ao cidadão que_x000D_
 nomeia."</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/384/lei.387_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/384/lei.387_2011.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO Á VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/383/lei.386_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/383/lei.386_2011.pdf</t>
   </si>
   <si>
     <t>" RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/385/385_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REVOGA A LEI COMPLEMENTAR N° 03/2003,QUE DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/382/lei.385_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/382/lei.385_2011.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/381/lei.384_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/381/lei.384_2011.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA DENOMINAÇÃO Á VIA PÚBLICA E PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/380/lei.383_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/380/lei.383_2011.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/379/lei.382_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/379/lei.382_2011.pdf</t>
   </si>
   <si>
     <t>" REGULAMENTA NO ÂMBITO MUNICIPAL A CESSÃO DE INTERNET GRÁTIS NO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/378/lei.380_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/378/lei.380_2011.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGADOURO PÚBLICO QUE MENCIONA"</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/377/lei.379_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/377/lei.379_2011.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE QUE TRATA O ART.37, INCISO X, DA CONSTITUIÇÃO FEDERAL, C/C AS LEIS MUNICIPAIS NºS. 226/2005 E 250/2006".</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/781/resolucao.03_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/781/resolucao.03_2011.pdf</t>
   </si>
   <si>
     <t>"Atualização monetária dos valores de diárias para viagens".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/738/resolucao.02_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/738/resolucao.02_2011.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da resolução 01/2010".</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/376/lei.378_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/376/lei.378_2011.pdf</t>
   </si>
   <si>
     <t>" CONCEDE A REVISÃO ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS".</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/375/lei.377_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/375/lei.377_2011.pdf</t>
   </si>
   <si>
     <t>" CRIA CARGO PÚBLICO QUE SE ESPECÍFICA"</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/374/lei.376_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/374/lei.376_2011.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA EFETUAR PAGAMENTO DE ALUGUEL PARA MORADIA DE POLICIAIS CIVIS E MILITARES EM EFETIVO EXERCÍCIO NO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/372/lei.375_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/372/lei.375_2011.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG A PARTICIPAR DO CASÓRIO INTERMUNICIPAL DE SAÚDE DO ALTO PARANAÍBA - CISALP E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/371/lei.374_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/371/lei.374_2011.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A EXECUÇÃO DE OBRA PÚBLICA DE URBANIZAÇÃO NO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG".</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/370/lei.373_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/370/lei.373_2011.pdf</t>
   </si>
   <si>
     <t>" DECLARA DE INTERESSE SOCIAL A ZONA HABITACIONAL DA QUADRA  Q-V1, DO BAIRRO PORTO, NA CIDADE DE BRASILÂNDIA DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/373/373_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" CONCEDE BENEFÍCIOS FISCAIS, E CONTÉM OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/369/lei.372_2011.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/369/lei.372_2011.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A RATIFICAÇÃO DA SUBSTITUIÇÃO AO PROTOCOLO DE INTENÇÕES DE PARTICIPAÇÃO NO CISALP E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/368/lei.371_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/368/lei.371_2010.pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/367/lei.370_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/367/lei.370_2010.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO AO CENTRO DE REFERÊNCIA ASSISTENCIAL SOCIAL - CRAS, COMO ENUNCIA".</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/366/lei.369_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/366/lei.369_2010.pdf</t>
   </si>
   <si>
     <t>" PROCEDE Á DENOMINAÇÃO DE PRÉDIO PÚBLICO, COMO MENCIONA".</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/365/lei.368_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/365/lei.368_2010.pdf</t>
   </si>
   <si>
     <t>" PROCEDE Á DENOMINAÇÃO AO CONJUNTO HABITACIONAL POPULAR, COMO ENUNCIA".</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/780/resolucao.03_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/780/resolucao.03_2010.pdf</t>
   </si>
   <si>
     <t>"Institui o Regulamento da Câmara Municipal para avaliação funcional e os fins do período probatório dos servidores do Legislativo."</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/364/lei.366_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/364/lei.366_2010.pdf</t>
   </si>
   <si>
     <t>"HOMOLOGA TERMO DE COOPERAÇÃO CELEBRADO COM A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS- COHAB-MG, CONCEDE Á MESMA COMPANHIA ISENÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/363/lei.365_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/363/lei.365_2010.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO Á COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB-MG, NA FORMA  E CONDIÇÕES QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/362/362_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 345/2009, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2010".</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/361/lei.363_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/361/lei.363_2010.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2010, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/360/lei.362_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/360/lei.362_2010.pdf</t>
   </si>
   <si>
     <t>" HOMOLOGA TERMO DE COOPERAÇÃO TÉCNICA, FINANCEIRA E SOCIAL CELEBRADO ENTRE O MUNICÍPIO DE BRASILÂNDIA DE MINAS E A COHAB-MG".</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/359/lei.360_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/359/lei.360_2010.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ALTERAÇÃO DOS VENCIMENTOS MENSAIS DOS CARGOS DE PROVIMENTO EFETIVO, COMISSIONADOS E DE CONFIANÇA DO QUADRO DE SERVIDORES DA CÂMARA MUNICIPAL".</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/358/lei.359_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/358/lei.359_2010.pdf</t>
   </si>
   <si>
     <t>" CONCEDE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES E DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL".</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/357/357_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA A REMUNERAÇÃO BÁSICA PARA O CARGO DE TNS-MÉDICO PLANTONISTA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/356/356_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA A REMUNERAÇÃO BÁSICA PARA O CARGO DE MÉDICO DO PROGRAMA DE SAÚDE DA FAMÍLIA -PFS".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/737/resolucao.02_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/737/resolucao.02_2010.pdf</t>
   </si>
   <si>
     <t>"Aprova Prestação de Contas do Município de Brasilândia de Minas-MG, do Exercício de 2008".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/729/resolucao.01_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/729/resolucao.01_2010.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação aos art. 3° e 4° da Resolução N° 003/2.008, Que trata da Verba Indenizatória de Gabinete".</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/355/lei.358_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/355/lei.358_2010.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/354/lei.357_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/354/lei.357_2010.pdf</t>
   </si>
   <si>
     <t>" CRIA FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/353/353_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>" FIXA O VALOR MINIMO PARA A REALIZAÇÃO DA COBRANÇA DE DÍVIDA ATIVA DA FAZENDA PÚBLICA MUNICIPAL ATRAVÉS DE EXECUÇÃO FISCAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/352/lei.355_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/352/lei.355_2010.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ESCRITURAÇÃO PARA FINS DE REGULARIZAÇÃO DE IMÓVEIS DOADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/351/lei.354_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/351/lei.354_2010.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE QUE TRATA O ART. 37, INCISO X, DA CONSTITUIÇÃO _x000D_
 FEDERAL, REFERENTE ASO EXERCÍCIO DE 2010".</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/350/lei.353_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/350/lei.353_2010.pdf</t>
   </si>
   <si>
     <t>" ESTABELECE OS CASOS DE ATENDIMENTO PRIORITÁRIO NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS ÁS PESSOAS QUE MENCIONA".</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/349/lei.352_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/349/lei.352_2010.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI MUNICIPAL Nº 342, DE 24/08/2009 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013, ALTERA A LEI MUNICIPAL Nº 339, DE 08/07/2009 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010 E AUTORIZA A ABERTURA ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2010".</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/348/lei.351_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/348/lei.351_2010.pdf</t>
   </si>
   <si>
     <t>" DÁ NOME Á QUADRA POLIESPORTIVA DO BAIRRO CONTINGENTE Á PESSOA QUE MENCIONA".</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/347/lei.350_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/347/lei.350_2010.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/346/lei.349_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/346/lei.349_2010.pdf</t>
   </si>
   <si>
     <t>" ALTERA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB".</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/345/lei.348_2010.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/345/lei.348_2010.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA AO PODER EXECUTIVO MUNICIPAL, NO ÂMBITO DO MUNICÍPIO, ACATAR PISO SALARIAL PARA O MAGISTÉRIO ESTABELECIDO PELA LEI FEDERAL Nº 11.738/2008".</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/343/343_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CRIA O QUADRO PERMANENTE DE CARGOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/342/342_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE ALTERAÇÕES NA ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, INSTITUÍDA PELA LEI COMPLEMENTAR Nº 01/2002, E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/344/lei.347_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/344/lei.347_2009.pdf</t>
   </si>
   <si>
     <t>" APROVA "AD REFERENDUM" TERMO DE COMPROMISSO E ADESÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/341/lei.346_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/341/lei.346_2009.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O RESSARCIMENTO DE DESPESAS DAS DESPESAS DE VEÍCULOS PÚBLICOS EM ATENDIMENTO DE INTERESSE DA COMUNIDADE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/340/340_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE APLICAÇÃO DO PLANO DIRETOR, DISPOSTO PELA LEI COMPLEMENTAR".</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/339/339_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 05/2003, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL DE BRASILÂNDIA DE MINAS -MG".</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/338/lei.344_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/338/lei.344_2009.pdf</t>
   </si>
   <si>
     <t>" RATIFICA PROTOCOLO DE INTENÇÕES PARA IMPLANTAÇÃO DO CONSÓRCIO REGIONAL DE SANEAMENTO BÁSICO DO NOROESTE MINEIRO".</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/337/lei.343_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/337/lei.343_2009.pdf</t>
   </si>
   <si>
     <t>" ELEVA VIA RIACHO DO CAMPO Á CONDIÇÃO DE DISTRITO".</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/956/emenda_a_lei_organica_n.o_7.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/956/emenda_a_lei_organica_n.o_7.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DOS INCISOS "I" E "II" DO ART. 185 DA LEI ORGÂNICA MUNICIPAL”.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/336/lei.341_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/336/lei.341_2009.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI MUNICIPAL Nº 232, DE 16/11/2005 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2006 A 2009, ALTERA A LEI MUNICIPAL Nº 316, DE 02/07/2008 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2009 E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2009".</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/335/lei.340_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/335/lei.340_2009.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS- MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/334/lei.338_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/334/lei.338_2009.pdf</t>
   </si>
   <si>
     <t>" CRIA O FUNDO MUNICIPAL DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHIS"</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/333/333_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI COMPLEMENTAR Nº 010/2006, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/332/332_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA A REMUNERAÇÃO BÁSICA PARA O CARGO DE MÉDICO DO PROGRAMA DE SAÚDE DA FAMÍLIA - PSF ".</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/331/331_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/329/lei.337_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/329/lei.337_2009.pdf</t>
   </si>
   <si>
     <t>" PROÍBE O COMÉRCIO AMBULANTE EM GERAL, NO PERÍMETRO URBANO DA CIDADE DE BRASILÂNDIA DE MINAS".</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/328/lei.336_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/328/lei.336_2009.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/330/330_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/327/lei.335_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/327/lei.335_2009.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CESSÃO DE USO DE IMÓVEL".</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/326/lei.334_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/326/lei.334_2009.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CONCESSÃO DE AUXÍLIO AO ABRIGO SANTANA DA SOCIEDADE SÃO  VICENTE DE PAULO".</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/325/lei.333_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/325/lei.333_2009.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2009, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/324/lei.332_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/324/lei.332_2009.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2009, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/323/lei.331_2009.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/736/resolucao.02_2009.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/323/lei.331_2009.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/736/resolucao.02_2009.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROCON CÂMARA".</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/322/lei.330_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/322/lei.330_2008.pdf</t>
   </si>
   <si>
     <t>" DÁ DENOMINAÇÃO A LOGADOURO PÚBLICO QUE MENCIONA".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/321/lei.329_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/321/lei.329_2008.pdf</t>
   </si>
   <si>
     <t>" ABRE ORÇAMENTO FISCAL DO MUNICÍPIO,EM FAVOR DO PODER EXECUTIVO MUNICIPAL, CRÉDITO SUPLEMENTAR NO VALOR GLOBAL DE R$ 557.960,00, PARA  REFORÇO DE DOTAÇÕES CONSTANTES DA LEI ORÇAMENTÁRIA VIGENTE".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/745/resolucao.03_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/745/resolucao.03_2008.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a natureza indenizatória do custeio das despesas dos Gabinetes dos Senhores Vereadores no Exercício de seus Mandatos, e dá outras providências".</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/320/lei.328_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/320/lei.328_2008.pdf</t>
   </si>
   <si>
     <t>" ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2009, E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/319/lei.327_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/319/lei.327_2008.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2008, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/932/emenda_a_lei_organica_n.o_6.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/932/emenda_a_lei_organica_n.o_6.pdf</t>
   </si>
   <si>
     <t>“MODIFICA O ART. 71 DA LEI ORGÂNICA MUNICIPAL".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/735/resolucao.02_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/735/resolucao.02_2008.pdf</t>
   </si>
   <si>
     <t>"Aprova Prestação de Contas do Município de Brasilândia de Minas - MG, do Exercício de 2000".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/318/lei.326_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/318/lei.326_2008.pdf</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DOS VEREADORES, DO PRESIDENTE DA CÂMARA MUNICIPAL, PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS -MG, PARA O MANDATO DE 2009/2012, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/317/lei.325_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/317/lei.325_2008.pdf</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/316/lei.324_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/316/lei.324_2008.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/315/lei.323_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/315/lei.323_2008.pdf</t>
   </si>
   <si>
     <t>" ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 306/2007, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2008".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/728/resolucao.01_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/728/resolucao.01_2008.pdf</t>
   </si>
   <si>
     <t>"Altera o Regimento Interno da Câmara Municipal, para criação de Diploma de Honra de Mérito Legislativo, e Medalha de Mérito Legislativo, e dá outras providências, como especifica".</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/314/lei.322_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/314/lei.322_2008.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/313/lei.321_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/313/lei.321_2008.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/312/lei.320_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/312/lei.320_2008.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/311/lei.319_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/311/lei.319_2008.pdf</t>
   </si>
   <si>
     <t>" DISCIPLINA A CRIAÇÃO DE CÃES E SUA CONDIÇÃO EM VIAS PÚBLICAS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/310/lei.318_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/310/lei.318_2008.pdf</t>
   </si>
   <si>
     <t>"CONCEDE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES E DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS".</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/309/lei.317_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/309/lei.317_2008.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E DOS SUBSÍDIOS  DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE QUE TRATA O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, C/C AS LEIS MUNICIPAIS NºS. 226/2005 E 250/2006".</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/308/lei.315_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/308/lei.315_2008.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/307/lei.314_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/307/lei.314_2008.pdf</t>
   </si>
   <si>
     <t>" DENOMINA VIA PÚBLICA QUE MENCIONA".</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/306/lei.313_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/306/lei.313_2008.pdf</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/930/emenda_a_lei_organica_n.o_4.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/930/emenda_a_lei_organica_n.o_4.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 59 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/305/lei.312_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/305/lei.312_2008.pdf</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/304/lei.311_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/304/lei.311_2008.pdf</t>
   </si>
   <si>
     <t>"RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA, E DÁ OUTRAS ".</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/303/lei.310_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/303/lei.310_2008.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CRIAÇÃO DE UNIDADE MUNICIPAL DE ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/302/lei.309_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/302/lei.309_2008.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/301/lei.308_2008.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/301/lei.308_2008.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO A LOGADOURO PÚBLICO QUE MENCIONA"</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/931/emenda_a_lei_organica_n.o_5.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/931/emenda_a_lei_organica_n.o_5.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 91 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/300/lei.307_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/300/lei.307_2007.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI MUNICIPAL Nº 137/2002, "QUE DISPÕE SOBRE A A AUTORIZAÇÃO DE USO DE VEÍCULOS PÚBLICOS PARA ATENDIMENTO DE INTERESSE DA COMUNIDADE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/299/lei.305_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/299/lei.305_2007.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA O NACIONAL SENHOR ESPORTE CLUBE DE BRASILÂNDIA DE MINAS".</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/298/lei.304_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/298/lei.304_2007.pdf</t>
   </si>
   <si>
     <t>" ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 286/07".</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/297/lei.303_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/297/lei.303_2007.pdf</t>
   </si>
   <si>
     <t>" CRIA CARGOS E ALTERA A DENOMINAÇÃO DO PRÉ-ESCOLAR MUNICIPAL DOCE CANTINHO".</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/296/lei.302_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/296/lei.302_2007.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/824/resolucao.13_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/824/resolucao.13_2007.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/295/lei.301_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/295/lei.301_2007.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A PROTEÇÃO,PRESERVAÇÃO  E PROMOÇÃO DO PATRIMÔNIO CULTURAL NO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG".</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/294/lei.300_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/294/lei.300_2007.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/293/lei.299_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/293/lei.299_2007.pdf</t>
   </si>
   <si>
     <t>" REESTRUTURA E REAJUSTA A TABELA SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA NO ÂMBITO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/292/lei.298_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/292/lei.298_2007.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE PUBLICIDADE DOS PODERES EXECUTIVO E LEGISLATIVO AOS CONVÊNIOS FIRMADOS COM OS GOVERNOS : ESTADUAL E FEDERAL".</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/291/lei.297_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/291/lei.297_2007.pdf</t>
   </si>
   <si>
     <t>" INCORPORA ABONOS SALARIAIS E FIXA O SALÁRIO MÍNIMO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/290/lei.296_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/290/lei.296_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DE 2007, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DA SECRETARIA MUNICIPAL DA FAZENDA".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/289/lei.295_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/289/lei.295_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2007, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/288/lei.294_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/288/lei.294_2007.pdf</t>
   </si>
   <si>
     <t>" INSTITUI O USO PELOS HOTÉIS E PENSÕES DO LIVRO DE REGISTRO DOS HÓSPEDES, EM SEUS ESTABELECIMENTOS PRESTADORES DE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/287/lei.293_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/287/lei.293_2007.pdf</t>
   </si>
   <si>
     <t>" REVOGA A LEI MUNICIPAL Nº 216/2004, QUE AUTORIZA A DOAÇÃO DE DEZOITO LOTES URBANOS AO ESTADO MINAS GERAIS DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/286/lei.292_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/286/lei.292_2007.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE MEDIDAS REFERENTE AOS ANIMAIS".</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/285/lei.291_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/285/lei.291_2007.pdf</t>
   </si>
   <si>
     <t>" CONCEDE BENEFÍCIOS FISCAIS, E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/284/lei.290_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/284/lei.290_2007.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/283/lei.289_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/283/lei.289_2007.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/282/lei.288_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/282/lei.288_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CONCESSÃO DE AUXILIO BENEFICENTE Á ASSOCIAÇÃO ARTÍSTICA PRÓ-VIDA".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/281/lei.287_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/281/lei.287_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA PAGAMENTO DE INDENIZAÇÃO "</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/280/lei.286_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/280/lei.286_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO EXERCÍCIO DE 2007".</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/279/lei.285_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/279/lei.285_2007.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/278/lei.284_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/278/lei.284_2007.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA 2008, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/277/lei.283_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/277/lei.283_2007.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE QUE TRATA O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, REFERENTE A 2007".</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/276/lei.282_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/276/lei.282_2007.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/275/lei.281_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/275/lei.281_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2007, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG, EM FAVOR DO GABINETE DO PREFEITO".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/808/resolucao.06_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/808/resolucao.06_2007.pdf</t>
   </si>
   <si>
     <t>"Cria o Centro de Apoio ao Exercício da Cidadania - CAEC e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/791/resolucao.05_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/791/resolucao.05_2007.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/274/lei.280_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/274/lei.280_2007.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/273/lei.279_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/273/lei.279_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DE 2007, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/272/lei.278_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/272/lei.278_2007.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG CELEBRAR CONVÊNIO  DE COOPERAÇÃO TÉCNICA COM A EMATER-MG".</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/271/lei.277_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/271/lei.277_2007.pdf</t>
   </si>
   <si>
     <t>" DENOMINA AVENIDA PRESIDENTE TANCREDO NEVES, A VIA URBANA COMPREENDIDA PELA RODOVIA MG-181, DESDE A PONTE DO RIO PARACATU ATÉ O CÓRREGO EXTREMA".</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/270/lei.276_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/270/lei.276_2007.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/269/lei.275_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/269/lei.275_2007.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/268/lei.274_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/268/lei.274_2007.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE AUXÍLIO Á CASA DE APOIO DANIELLE".</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/267/lei.273_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/267/lei.273_2007.pdf</t>
   </si>
   <si>
     <t>" CRIA BIBLIOTECA PÚBLICA MUNICIPAL"</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/266/lei.272_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/266/lei.272_2007.pdf</t>
   </si>
   <si>
     <t>" CONCEDE GRATIFICAÇÃO DE INCENTIVO AOS OCUPANTES DO CARGO DE PROFESSOR, LOTADOS NA ZONA RURAL DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/265/lei.271_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/265/lei.271_2007.pdf</t>
   </si>
   <si>
     <t>" CONCEDE ISONOMIA DE VENCIMENTOS AOS CARGOS DE PROVIMENTO EFETIVO DO PODER LEGISLATIVO COM RELAÇÃO AOS CARGOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/264/lei.270_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/264/lei.270_2007.pdf</t>
   </si>
   <si>
     <t>" CRIA CARGOS PÚBLICOS QUE SE ESPECIFICAM".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/744/res._003-2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/744/res._003-2007.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução Nº010/2006, que Dispõe sobre a fixação dos novos valores de diárias de viagem para Vereadores e servidores da Câmara Municipal de Brasilândia de Minas".</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/953/resolucao.02_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/953/resolucao.02_2007.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas do Município de Brasilândia de Minas - MG, do Exercício de 2001".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/727/resolucao.01_2007.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/727/resolucao.01_2007.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/263/lei.268_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/263/lei.268_2006.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO  DE BRASILÂNDIA DE MINAS - MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/262/lei.267_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/262/lei.267_2006.pdf</t>
   </si>
   <si>
     <t>" FIXA O CALENDÁRIO OFICIAL DOS FERIADOS NO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG".</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/261/lei.266_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/261/lei.266_2006.pdf</t>
   </si>
   <si>
     <t>" DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/820/res._010-2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/820/res._010-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação dos novos valores das diárias de viagem para Vereadores e servidores da Câmara Municipal de Brasilândia de Minas."</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/260/lei.265_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/260/lei.265_2006.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS - MG EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/259/lei.264_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/259/lei.264_2006.pdf</t>
   </si>
   <si>
     <t>" DÁ NOVA REDAÇÃO AO ART. 1° DA LEI MUNICIPAL N° 112/2001 DE 02 DE MAIO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/257/lei.263_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/257/lei.263_2006.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/258/258_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/256/lei.262_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/256/lei.262_2006.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/255/lei.261_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/255/lei.261_2006.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/254/lei.260_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/254/lei.260_2006.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/253/lei.259_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/253/lei.259_2006.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/252/lei.258_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/252/lei.258_2006.pdf</t>
   </si>
   <si>
     <t>" REVOGA LEI MUNICIPAL SOB O Nº 239/2006 - AUTORIZA O PODER EXECUTIVO  MUNICIPAL A RECEBER DOAÇÕES E AUXÍLIOS QUE SE INDICAM".</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/251/lei.257_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/251/lei.257_2006.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REVOGA LEI  MUNICIPAL SOB O Nº 238/2.006 &amp;#8211; AUTORIZA A CELEBRAÇÃO DE  CONVÊNIOS  DE PARCERIAS INTERMUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/250/lei.256_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/250/lei.256_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 7º DA LEI Nº. 233, DE 16 DE NOVEMBRO DE 2005, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/249/lei.255_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/249/lei.255_2006.pdf</t>
   </si>
   <si>
     <t>"RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/817/resolucao.09_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/817/resolucao.09_2006.pdf</t>
   </si>
   <si>
     <t>Modifica os prazos regimentais do artigo 211, do Regimento Interno, relativos aos Projetos de Leis que tratam do Plano Plurianual, da LDO e do Orçamento</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/248/lei.254_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/248/lei.254_2006.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE MOTO-TÁXI NO MUNICÍPIO DE BRASILÂNDIA DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/247/lei.253_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/247/lei.253_2006.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA  DE 2007, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/815/resolucao.08_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/815/resolucao.08_2006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/813/resolucao.07_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/813/resolucao.07_2006.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Honra ao Mérito"</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/246/lei.252_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/246/lei.252_2006.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PUBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/245/lei.251_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/245/lei.251_2006.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211;MG A CELEBRAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, COM OBJETIVO DE INGRESSAR E PARTICIPAR DO PROGRAMA MÁQUINAS PARA O DESENVOLVIMENTO E DÁ OUTRAS PROVIDÊNCIAS &amp;#8221;.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/244/lei.250_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/244/lei.250_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 226/2005, QUE REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG, O INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL, QUE DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/243/lei.249_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/243/lei.249_2006.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DE 2006, DO  MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL&amp;#8221;.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/241/lei.248_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/241/lei.248_2006.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE BENEFÍCIOS FISCAIS,E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/242/242_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº. 003/2003</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/698/resolucao.05_2006.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/695/resolucao.04_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/698/resolucao.05_2006.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/695/resolucao.04_2006.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honorária"</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/693/resolucao.03_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/693/resolucao.03_2006.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honorária em caráter Empresarial".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/692/resolucao.02_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/692/resolucao.02_2006.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/240/lei.247_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/240/lei.247_2006.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; AUTORIZA  A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL&amp;#8221;.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/239/lei.246_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/239/lei.246_2006.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; RECONHECE DE UTILIDADE PUBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/690/resolucao.01_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/690/resolucao.01_2006.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal celebrar Convênio de Cooperação Técnica com o Instituto Nacional do Seguro Social -INSS."</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/238/lei.244_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/238/lei.244_2006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO_x000D_
 FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM _x000D_
 FAVOR DA SECRETARIA DE MUNICIPAL DE SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/237/lei.243_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/237/lei.243_2006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO_x000D_
 FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM _x000D_
 FAVOR DA SECRETARIA DE MUNICIPAL DE EDUCAÇÃO, CULTURA E                   DESPORTOS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/236/lei.242_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/236/lei.242_2006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO_x000D_
 FISCAL DE 2006, DO MUNICÍPIO DE BRASILÂNDIA DE MINAS EM _x000D_
 FAVOR DA SECRETARIA DE SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/235/lei.241_2006.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/235/lei.241_2006.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/233/lei.237_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/233/lei.237_2005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PRESIDENTE DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS, CONCEDER REVISÃO ANUAL DOS VENCIMENTOS DOS SERVIDORES EFETIVOS E DOS OCUPANTES DE CARGOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/232/lei.236_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/232/lei.236_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO                     ORÇAMENTO FISCAL DE 2005, DO MUNICÍPIO DE BRASILÂNDIA DE _x000D_
 MINAS EM FAVOR DO PODER EXECUTIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/231/lei.235_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/231/lei.235_2005.pdf</t>
   </si>
   <si>
     <t>PROMOVE O TOMBAMENTO DE ÁRVORES  PLANTADAS EM VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/230/lei.234_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/230/lei.234_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO DE IMÓVEL QUE SE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/229/lei.231_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/229/lei.231_2005.pdf</t>
   </si>
   <si>
     <t>CRIA  CARGOS PÚBLICOS QUE SE ESPECIFICAM.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/228/lei.230_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/228/lei.230_2005.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/227/lei.229_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/227/lei.229_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOVA DENOMINAÇÃO A LOGRADOURO PÚBLICO&amp;#8221;.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/226/lei.228_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/226/lei.228_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; APROVA &amp;#8220;AD REFERENDUM&amp;#8221; CONVÊNIO E 1º TERMO ADITIVO AO REFERIDO CONVÊNIO CELEBRADO COM O INSTITUTO DE EDUCAÇÃO SHALOM E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/224/lei.226_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/224/lei.226_2005.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG, O INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL, QUE DISPÕE SOBRE A REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/223/lei.225_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/223/lei.225_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 017/1997, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES DO BAIRRO BELA VISTA &amp;#8211; 1 DE BRASILÂNDIA DE MINAS &amp;#8211; MG &amp;#8211; &amp;#8220;ACMBUI&amp;#8221;.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/222/lei.224_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/222/lei.224_2005.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 009/97, QUE INSTITUI O CONSELHO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/225/lei.227_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/225/lei.227_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/221/lei.223_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/221/lei.223_2005.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/220/lei.222_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/220/lei.222_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE BENEFÍCIOS FISCAIS, E CONTÉM OUTRAS    _x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/219/lei.221_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/219/lei.221_2005.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO DE SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, E DETERMINA  OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/691/resolucao.02_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/691/resolucao.02_2005.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução N° 06/99, que trata do Regimento Interno da Câmara Municipal de Brasilândia de Minas Estado de Minas Gerais."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/689/resolucao.01_2005.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/689/resolucao.01_2005.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução N° 06/99, que trata do_x000D_
 Regimento Interno da Câmara Municipal de_x000D_
 Brasilândia de Minas Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/218/lei.220_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/218/lei.220_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E CLASSIFICAÇÃO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/716/resolucao.22_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/716/resolucao.22_2004.pdf</t>
   </si>
   <si>
     <t>"Revoga a Resolução N° 021/2.004 que "Dá Nova Redação ao artigo 5° da Resolução N° 06/99 Contém o Regimento Interno da Câmara Municipal de Brasilândia de Minas Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/929/emenda_a_lei_organica_n.o_3.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/929/emenda_a_lei_organica_n.o_3.pdf</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica Municipal N° 003/2.004 - Revoga a Emenda à Lei Orgânica Municipal N° 002/2.004.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/928/emenda_a_lei_organica_n.o_2.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/928/emenda_a_lei_organica_n.o_2.pdf</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal Nº 002/2.004 — Dá Nova Redação ao artigo 52.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/217/lei.216_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/217/lei.216_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A DOAÇÃO DE DEZOITO LOTES URBANOS AO ESTADO DE MINAS GERAIS DE PROPRIEDADES DO MUNICÍPIO E DÁ PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/215/lei.218_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/215/lei.218_2004.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/216/lei.217_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/216/lei.217_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ALIENAÇÃO DE TRINTA E SEIS LOTES URBANOS DE PROPRIEDADE DO MUNICÍPIO E DÁ PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/214/lei.215_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/214/lei.215_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/715/resolucao.21_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/715/resolucao.21_2004.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ARTIGO 5º DA RESOLUÇÃO Nº06/99-"CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS ESTADO DE MINAS GERAIS".</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/213/lei.214_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/213/lei.214_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DOS VEREADORES DO PRESIDENTE DA CÂMARA MUNICIPAL, PREFEITO,     VICE &amp;#8211; PREFEITO E SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG, PARA O MANDATO DE 2005/2008, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/212/lei.213_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/212/lei.213_2004.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/211/lei.212_2004.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/714/resolucao.20_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/211/lei.212_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/714/resolucao.20_2004.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/210/lei.211_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/210/lei.211_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSO FINANCEIROS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/209/lei.210_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/209/lei.210_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº 069/1999, DE 08 DE JUNHO DE 1999&amp;#8221;.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/208/lei.209_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/208/lei.209_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOME A PRAÇA DO BAIRRO CENTRO EM  BRASILÂNDIA DE MINAS &amp;#8211; MG&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/713/resolucao.19_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/713/resolucao.19_2004.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/926/emenda_a_lei_organica_n.o_1.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/926/emenda_a_lei_organica_n.o_1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 14 da Lei Orgânica Municipal, que dispõe sobre alienação de bens públicos.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/712/resolucao.18_2004.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/710/resolucao.16_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/712/resolucao.18_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/711/resolucao.17_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/710/resolucao.16_2004.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Honra ao Mérito a quem menciona".</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/207/lei.208_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/207/lei.208_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A 			       UNIMONTES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/204/lei.205_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/204/lei.205_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2.005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/205/lei.206_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/205/lei.206_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSO  FINANCEIROS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/203/lei.204_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/203/lei.204_2004.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI 202, DE 27 DE MAIO DE 2.004 QUE AUTORIZA A CONCESSÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO À COMPANHIA DE SANEAMENTO DE MINAS GERAIS &amp;#8211; COPASA &amp;#8211; MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/206/lei.207_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/206/lei.207_2004.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/202/lei.203_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/202/lei.203_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/201/lei.202_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/201/lei.202_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO À COMPANHIA DE SANEAMENTO DE MINAS GERAIS &amp;#8211; COPASA MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/200/lei.201_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/200/lei.201_2004.pdf</t>
   </si>
   <si>
     <t>PROMOVE REVISÃO GERAL ANUAL DE CORREÇÃO MONETÁRIA DOS VENCIMENTOS DOS  SERVIDORES DO LEGISLATIVO MUNICIPAL E DOS SUBSÍDIOS DOS VEREADORES, PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/199/lei.200_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/199/lei.200_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REAJUSTAMENTO AOS VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/709/resolucao.15_2004.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/708/resolucao.14_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/709/resolucao.15_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/708/resolucao.14_2004.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/198/lei.199_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/198/lei.199_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A NEGOCIAR COM A COMPANHIA ENERGÉTICA DE MINAS GERAIS &amp;#8211; CEMIG A EXECUÇÃO DE OBRAS DE ELETRIFICAÇÃO RURAL E URBANA, PARA ATENDIMENTO A PROPRIEDADES RURAIS E URBANOS, DE BAIXA RENDA, NO ÂMBITO DO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/197/197_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO  V DO CÓDIGO TRIBUTÁRIO MUNICIPAL QUE FIXA VALORES PARA TAXA DE LICENÇA DE LOCALIZAÇÃO E FISCALIZAÇÃO DO FUNCIONAMENTO E O ANEXO  IX QUE FIXA VALORES PARA A TAXA DE TRANSPORTE E TRANSITO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/707/resolucao.12_2004.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/723/resolucao.03_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/707/resolucao.12_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/706/resolucao.11_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/725/resolucao.04_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/723/resolucao.03_2004.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/196/lei.198_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/196/lei.198_2004.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSO FINANCEIROS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/195/lei.197_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/195/lei.197_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSO FINANCEIROS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/194/lei.196_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/194/lei.196_2004.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÉDIO PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/705/resolucao.10_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/705/resolucao.10_2004.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Honra ao Mérito".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/703/resolucao.09_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/703/resolucao.09_2004.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/193/lei.195_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/193/lei.195_2004.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/192/lei.194_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/192/lei.194_2004.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/191/lei.193_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/191/lei.193_2004.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/190/lei.192_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/190/lei.192_2004.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A PRAÇA DO BAIRRO PORTO EM BRASILÂNDIA DE MINAS -MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/700/resolucao.07_2004.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/697/resolucao.05_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/700/resolucao.07_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/697/resolucao.05_2004.pdf</t>
   </si>
   <si>
     <t>"Revoga Resolução de Nº006/2.003"</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/721/resolucao.02_2004.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/718/resolucao.01_2004.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/721/resolucao.02_2004.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/718/resolucao.01_2004.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/189/189_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL DE BRASILÂNDIA DE MINAS - MG.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/187/lei.191_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/187/lei.191_2003.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE ASSISTÊNCIA JURÍDICA DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/186/lei.190_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/186/lei.190_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MINISTÉRIO DO TRABALHO E EMPREGO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/185/lei.189_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/185/lei.189_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE CESSAO GRATUITA DE USO DE VEICULO&amp;#8221;</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/884/resolucao.06_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/884/resolucao.06_2003.pdf</t>
   </si>
   <si>
     <t>Dá nome a Praça do Bairro de Porto em Brasilândia de Minas - MG.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2003/425/425_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2003/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL DE BRASILÂNDIA DE MINAS - MG"</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/696/resolucao.05_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/696/resolucao.05_2003.pdf</t>
   </si>
   <si>
     <t>"Dá nome ao Plenário da Câmara Municipal de_x000D_
 Brasilândia de Minas - MG."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/188/leicomplementar.04_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/188/leicomplementar.04_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA CARGOS E ALTERA NÚMEROS DE VAGAS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL, ALTERANDO-SE A LEI COMPLEMENTAR 01 E 02/2002, DE 31 DE MAIO DE 2002&amp;#8221;</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/184/lei.187_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/184/lei.187_2003.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/183/lei.186_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/183/lei.186_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL DE N° 155/2003, E DA OUTRAS PROVIDENCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/182/lei.185_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/182/lei.185_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DO LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/181/lei.184_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/181/lei.184_2003.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº  125/2001, QUE TRATA DO PLANO PLURIANUAL</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/180/lei.183_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/180/lei.183_2003.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI Nº 125/2001, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2002/2005.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/179/lei.182_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/179/lei.182_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI N° 149/2003,DE 07 DE JANEIRO DE 2003.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/178/lei.181_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/178/lei.181_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REPASSA SUBVENÇÃO SOCIAL A ASSOCIAÇÃO BENEFICENTE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/177/lei.180_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/177/lei.180_2003.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/176/lei.179_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/176/lei.179_2003.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/175/lei.178_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/175/lei.178_2003.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/174/lei.177_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/174/lei.177_2003.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/173/lei.175_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/173/lei.175_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REPASSA SUBVENÇÃO SOCIAL A ASSOCIAÇÃO BENEFICENTE, E DÁ OUTRAS   PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/724/resolucao.04_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/724/resolucao.04_2003.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/172/lei.174_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/172/lei.174_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO E/OU PROTOCOLO DE INTENÇÕES COM O ESTADO DE MINAS GERAIS, ATRAVÉS DE SUAS ENTIDADES DA ADMINISTRAÇÃO INDIRETA, E FUCHS AGRO BRASIL LTDA., E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/171/lei.173_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/171/lei.173_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/170/lei.172_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/170/lei.172_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ORDEM O TRANSITO DE VEÍCULOS EM LOGRADOURO PÚBLICO&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/169/lei.171_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/169/lei.171_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE A INCLUSÃO NO CURRÍCULO OFICIAL DA REDE MUNICIPAL DE ENSINO À OBRIGATORIEDADE DA TEMÁTICA &amp;#8220; HISTORIA E CULTURA AFRO-BRASILEIRA &amp;#8220; E DÁ OUTRAS PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/168/lei.170_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/168/lei.170_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM SINDICATO, E DÁ  OUTRAS  PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/167/lei.169_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/167/lei.169_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O INSS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/166/lei.168_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/166/lei.168_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI N°. 155/2003, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/165/lei.167_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/165/lei.167_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A ALIENAR BENS MÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/164/lei.166_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/164/lei.166_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O INSTITUTO MINEIRO DE AGROPECUÁRIA &amp;#8211; IMA, DE BRASILÂNDIA DE MINAS &amp;#8211; MG., E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/163/lei.165_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/163/lei.165_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2004 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/162/lei.164_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/162/lei.164_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE, DE BRASILÂNDIA DE MINAS &amp;#8211; MG., E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/133/leicomplementar.03_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/133/leicomplementar.03_2003.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DIRETOR DE BRASILÂNDIA DE MINAS"</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/161/lei.163_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/161/lei.163_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DENOMINA VIA PÚBLICA E DÁ OUTRA PROVIDENCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/160/lei.162_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/160/lei.162_2003.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/158/lei.160_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/158/lei.160_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/156/lei.158_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/156/lei.158_2003.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/159/lei.161_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/159/lei.161_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ELEVA O POVOADO DO RIACHINHO DO GADO BRAVO À CATEGORIA DE URBANA DE VILA&amp;#8221;.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/157/lei.159_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/157/lei.159_2003.pdf</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/155/lei.157_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/155/lei.157_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/154/lei.156_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/154/lei.156_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ DENOMINAÇÃO A PRÉDIO PÚBLICO&amp;#8221;</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/153/lei.155_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/153/lei.155_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE PARCELAMENTO DOS CRÉDITOS TRIBUTÁRIOS, A CONCESSÃO DE DESCONTOS, É DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/152/lei.154_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/152/lei.154_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PROMOVE REVISÃO GERAL ANUAL DE CORREÇÃO MONETÁRIA DOS VENCIMENTOS DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E DOS SUBSÍDIOS DOS VEREADORES, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS&amp;#8221;.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/151/lei.153_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/151/lei.153_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/722/resolucao.03_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/722/resolucao.03_2003.pdf</t>
   </si>
   <si>
     <t>"Altera o horário de início das sessões ordinárias e extraordinárias".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/720/resolucao.02_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/720/resolucao.02_2003.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/150/lei.152_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/150/lei.152_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI N.º 141/2002, DE 23 DE AGOSTO DE 2002.&amp;#8221;</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/149/lei.151_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/149/lei.151_2003.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RECONHECE DE UTILIDADE PUBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/148/lei.150_2003.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/148/lei.150_2003.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/147/lei.148_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/147/lei.148_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/146/lei.147_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/146/lei.147_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; ALTERA O ARTIGO 2º DA LEI Nº 137/2002, QUE DISPÕE SOBRE CESSÃO DE USO DE VEÍCULO DA MUNICIPALIDADE A PARTICULARES&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/145/lei.146_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/145/lei.146_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº 135/2002, DE 11 DE JANEIRO DE 2002.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/704/resolucao.10_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/704/resolucao.10_2002.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/702/resolucao.09_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/702/resolucao.09_2002.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a Realizar Sessão Externa da Câmara Municipal".</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/701/resolucao.08_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/701/resolucao.08_2002.pdf</t>
   </si>
   <si>
     <t>"CRIA A BIBLIOTECA DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS".</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/144/lei.145_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/144/lei.145_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; AUTORIZA RECEBIMENTO EM DOAÇÃO DE ÁREA DE TERRA E RESPECTIVAS BENFEITORIAS COM ENCARGOS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/143/lei.144_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/143/lei.144_2002.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 135/2002, DE 11 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/952/resolucao.06_2002.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/699/resolucao.07_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/952/resolucao.06_2002.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/699/resolucao.07_2002.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ORÇAMENTO PROGRAMA DA CÂMARA MUNICIPAL PARA O EXERCICIO DE 2.003".</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/951/resolucao.05_2002.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/694/resolucao.04_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/951/resolucao.05_2002.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/694/resolucao.04_2002.pdf</t>
   </si>
   <si>
     <t>"Honra ao Mérito em caráter Empresarial".</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/142/lei.143_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/142/lei.143_2002.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/141/lei.142_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/141/lei.142_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/140/lei.141_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/140/lei.141_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PAGAMENTO DE DESPESAS ATRAVÉS DE FUNDO FIXO DE NUMERÁRIO DA TESOURARIA, PELO REGIME DE ADIANTAMENTO AOS DEPARTAMENTOS E DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SERVIDORES, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO.&amp;#8221;</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/138/lei.140_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/138/lei.140_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE  DO MUNICÍPIO  DE  BRASILÂNDIA DE MINAS &amp;#8211; MG., E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/137/lei.139_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/137/lei.139_2002.pdf</t>
   </si>
   <si>
     <t>''ESTABELECE DATA PARA COMEMORAÇÃO DO &amp;#8220;DIA DOS EVANGÉLICOS,&amp;#8221; NO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG., E CRIA FESTA CULTURAL.''</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/950/resolucao.03_2002.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/717/resolucao.01_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/950/resolucao.03_2002.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/719/resolucao.02_2002.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/717/resolucao.01_2002.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/136/lei.138_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/136/lei.138_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO REGIME GERAL DE PREVIDÊNCIA DO INSTITUTO NACIONAL DO SEGURO SOCIAL INSS COMO REGIME PREVIDENCIÁRIO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/135/lei.137_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/135/lei.137_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO DE USO DE VEÍCULOS PÚBLICOS PARA ATENDIMENTO DE INTERESSE DA COMUNIDADE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/134/lei.136_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/134/lei.136_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELAMENTO DE DIVIDA DE IPTU (IMPOSTO PREDIAL TERRITORIAL URBANO), E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/139/leicomplementar.02_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/139/leicomplementar.02_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;ESTABELECE A CARREIRA DE PESSOAL DA PREFEITURA MUNICIPAL DE BRASILÂNDIA DE MINAS &amp;#8211; MG E DA OUTRAS PROVIDENCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2002/132/132_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2002/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">''DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E FUNCIONAMENTO DOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE BRASILÂNDIA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/131/lei.134_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/131/lei.134_2002.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO E CONTÉM OUTROS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/130/lei.133_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/130/lei.133_2002.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/129/lei.132_2002.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/129/lei.132_2002.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 117/2001, DE 10 DE JULHO DE 2001</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/128/lei.131_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/128/lei.131_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ORGANIZA E DISCIPLINA OS SISTEMAS DE CONTROLE INTERNO E DE PLANEJAMENTO DO PODER EXECUTIVO  E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/127/lei.130_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/127/lei.130_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; ALTERA A LEI MUNICIPAL Nº 032/97, QUE INSTITUI O PLANO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS-MG, PARA O QUADRIÊNIO DE 1998/2001&amp;#8221; , AUTORIZA A ABERTURA DO CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/126/lei.129_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/126/lei.129_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL &amp;#8211; CMDR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/125/lei.128_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/125/lei.128_2001.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/124/lei.127_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/124/lei.127_2001.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO REMUNERATÓRIOS QUE MENCIONA".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/123/lei.126_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/123/lei.126_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; ALTERA A LEI 104/2000, DE 11 DE DEZEMBRO DE 2000.&amp;#8221;</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/122/lei.125_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/122/lei.125_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE  2002/2005</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/121/lei.123_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/121/lei.123_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O CONVÊNIO CELEBRADO COM APAE DE JOÃO PINHEIRO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/807/resolucao.05_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/807/resolucao.05_2001.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE BRASILÂNDIA DE MINAS-MG., REFERENTE AO EXERCÍCIO DE 1.999</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/949/resolucao.06_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/949/resolucao.06_2001.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE BRASILÂNDIA DE MINAS MG., REFERENTE AO EXERCÍCIO DE 1.999.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/120/lei.122_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/120/lei.122_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 115/2001  E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/119/lei.121_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/119/lei.121_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; ALTERA A LEI MUNICIPAL Nº 032/97, QUE INSTITUI O PLANO PURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG, PARA O QUADRIÊNIO DE 1998/2001&amp;#8221;, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/118/lei.120_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/118/lei.120_2001.pdf</t>
   </si>
   <si>
     <t>PROIBE A CONCESSÃO DE ALVARÁ POR AUTORIDADE MUNICIPAL A EMPRESAS NÃO ESTABELECIDAS NO MUNICÍPIO. PARA A REALIZAÇÃO DE FEIRÃO OU ATIVIDADES COMERCIAIS SEMELHANTES.&amp;#8221;</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/117/lei.119_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/117/lei.119_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/116/lei.118_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/116/lei.118_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; AUTORIZA  O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA, A ABRIR CRÉDITOS ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/115/lei.117_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/115/lei.117_2001.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA O ORÇAMENTO FISCAL DO EXERCÍCIO DE  2.002</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/114/lei.115_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/114/lei.115_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADEQUAR VENCIMENTOS, CONCEDER ABONO REMUNERATÓRIO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/113/lei.114_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/113/lei.114_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DA FAZENDA DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2001/107/107_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2001/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O PREFEITO MUNICIPAL, O VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E OU DIRETORIA DE DEPARTAMENTO. PRESIDENTE DA CÂMARA MUNICIPAL E VEREADORES, CONTATAR OU NOMEAR PARENTES PARA O SERVIÇO PUBLICA MUNICIPAL, E DÁ OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/112/lei.113_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/112/lei.113_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;INSTITUI O PROGRAMA DE GARANTIA DE RENDA MÍNIMA ASSOCIADO A AÇÕES SOCIO-EDUCATIVAS, E DETERMINA OUTRAS PROVIDÊNCIAS &amp;#8211; BOLSA ESCOLA.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/743/resolucao.03_2001.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/734/resolucao.02_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/743/resolucao.03_2001.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/734/resolucao.02_2001.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/111/lei.112_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/111/lei.112_2001.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI MUNICIPAL Nº 0026/97 DE 16 DE SETEMBRO DE 1997, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/110/lei.111_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/110/lei.111_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; DA NOVA REDAÇÃO A LEI MUNICIPAL Nº 027/97, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/785/resolucao.04_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/785/resolucao.04_2001.pdf</t>
   </si>
   <si>
     <t>"Suprime os parágrafos § 1° e 2° do Art. 221° da Resolução de N° 006/99, 16 de Dezembro de 1.999, que Contém o Regimento Interno da Câmara Municipal de Brasilândia de Minas -MG."</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/109/lei.110_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/109/lei.110_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;COBRANÇA DO IPTU DO EXERCÍCIO DE 2001, PARA EFETIVO PAGAMENTO ATÉ DIA 15 DE JUNHO DE 2001. 15/06/2001&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/108/lei.109_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/108/lei.109_2001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM ASSOCIAÇÃO COMUNITÁRIA DO BAIRRO PORTO &amp;#8211;ASCOMP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/106/lei.108_2001.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/106/lei.108_2001.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE, DE JOÃO PINHEIRO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/105/lei.107_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/105/lei.107_2000.pdf</t>
   </si>
   <si>
     <t>APROVA &amp;#8220;AD REFERENDUM&amp;#8221;, A DOAÇÃO DE LOTES URBANOS À POPULAÇÃO DE BAIXA RENDA NOS TERMOS DA LEI MUNICIPAL N º 094/2000, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/104/lei.106_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/104/lei.106_2000.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA PUBLICAÇÃO DE LEIS E OUTROS ATOS DOS PODERES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/103/lei.105_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/103/lei.105_2000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLUIÇÃO VISUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/816/resolucao.09_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/816/resolucao.09_2000.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o julgamento das Contas do Município de Brasilândia de Minas, exercício de 1998 e dá outras providências."</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/819/resolucao.10_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/819/resolucao.10_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas do Município de Brasilândia de Minas-MG, exercício de 1997 e dá outras providências</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/102/lei.103_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/102/lei.103_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RECONHECE DE  UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/101/lei.102_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/101/lei.102_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DOS VEREADORES, DO PRESIDENTE DA CÂMARA MUNICIPAL, VICE-PREFEITO E SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/100/lei.101_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/100/lei.101_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/812/resolucao.08_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/812/resolucao.08_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Orçamento Programa da Câmara Municipal para o Exercício 2.001</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/99/lei.100_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/99/lei.100_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO ANO 2.001 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/811/resolucao.07_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/811/resolucao.07_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mudança da sede do Poder Legislativo de Brasilândia de Minas e dá outras providências</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/98/lei.99_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/98/lei.99_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RECONHECE DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/790/resolucao.05_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/790/resolucao.05_2000.pdf</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/784/resolucao.04_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/784/resolucao.04_2000.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadania Honorária."</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/742/resolucao.03_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/742/resolucao.03_2000.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/733/resolucao.02_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/733/resolucao.02_2000.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/97/lei.98_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/97/lei.98_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA A ALIENAÇÃO DE BENS IMÓVEIS PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/96/lei.97_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/96/lei.97_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DECLARA DE UTILIDADE PÚBLICA  A ASSOCIAÇÃO BENEFICENTE E CULTURAL COMUNITÁRIA DO BAIRRO POMAR DE BRASILÂNDIA DE MINAS -MG ASBCPBRAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/95/lei.96_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/95/lei.96_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE ASSISTÊNCIA SOCIAL ELZA ANTUNES MEIRELES &amp;#8211; ASASEAM&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/94/lei.95_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/94/lei.95_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 046/98&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/726/resolucao.01_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/726/resolucao.01_2000.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Benemérito e dá outras providências".</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/93/lei.94_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/93/lei.94_2000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR LOTES URBANOS À POPULAÇÃO DE BAIXA RENDA QUE ATENDA CRITÉRIOS ESTABELECIDOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/92/lei.93_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/92/lei.93_2000.pdf</t>
   </si>
   <si>
     <t>'&amp;#8217;AUTORIZA DOAÇÃO DE PASSAGENS, REMÉDIOS E MATERIAL DE CONSTRUÇÃO À POPULAÇÃO DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/91/lei.92_2000.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/91/lei.92_2000.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE ALTERAÇÕES NO QUADRO PERMANENTE DE SERVIDORES DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2000/90/90_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2000/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA DOAR MATERIAL DE CONSTRUÇÃO À POLÍCIA MILITAR DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/89/lei.90_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/89/lei.90_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE O ATENDIMENTO DE CLIENTE EM ESTABELECIMENTO BANCÁRIO NO MUNICÍPIO&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/88/lei.89_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/88/lei.89_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA CONCEDER DESCONTOS ESPECIAIS SOBRE VALORES DO IPTU E PARCELAS ACESSÓRIOS DOS EXERCÍCIOS QUE SE INDICAM, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/87/lei.88_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/87/lei.88_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA A RECEBER EM DOAÇÃO LOTES URBANOS DE PROPRIEDADE DA CODEVASF, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/86/lei.87_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/86/lei.87_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA A COMPRA DE LOTES URBANOS DE PROPRIEDADE DA CODEVASF, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/927/resolucao.06_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/927/resolucao.06_1999.pdf</t>
   </si>
   <si>
     <t>Contém o Regimento interno da Câmara Municipal de Brasilândia de Minas - Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/85/lei.85_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/85/lei.85_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PRIORIZAÇÃO DE TRATAMENTO ODONTOLÓGICO AOS ALUNOS DA REDE PÚBLICAS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/84/lei.84_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/84/lei.84_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; CRIA O FUNDO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/83/lei.83_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/83/lei.83_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/82/lei.82_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/82/lei.82_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;AUTORIZA O PODER MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E  DÁ OUTRAS PROVIDÊNCIAS.&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/81/lei.81_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/81/lei.81_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO SEMANA MUNICIPAL DA PREVENÇÃO AO CÂNCER GINECOLÓGICO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/80/lei.80_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/80/lei.80_1999.pdf</t>
   </si>
   <si>
     <t>CRIA DIA DO COMBATE AO TABAGISMO E DÁ OUTRAS PROVIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/79/lei.79_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/79/lei.79_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE E CULTURAL COMUNITÁRIA DE BRASILÂNDIA DE MINAS &amp;#8211; ASBCBRAS.&amp;#8221;</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/78/lei.78_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/78/lei.78_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO MÚTUA COM O MUNICÍPIO DE JOÃO PINHEIRO - MG., E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/77/lei.77_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/77/lei.77_1999.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/76/lei.76_1999.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/75/lei.75_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/76/lei.76_1999.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/75/lei.75_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE SUPLEMENTAÇÃO DE CRÉDITOS ADICIONAIS, NO ORÇAMENTO DE 1.999&amp;#8221;.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/74/lei.74_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/74/lei.74_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DA BANDA MUSICAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/73/lei.73_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/73/lei.73_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2.000, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/72/lei.72_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/72/lei.72_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA VIA PÚBLICA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/71/lei.71_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/71/lei.71_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;&amp;#8220;ELEVA O POVOADO RIACHO DO CAMPO À CONDIÇÃO DE VILA URBANA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1999/70/70_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1999/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO ENSINO FUNDAMENTAL DA REDE PÚBLICA MUNICIPAL MATÉRIA DE EDUCAÇÃO NO TRÂNSITO.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/69/lei.69_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/69/lei.69_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL DE BRASILÂNDIA DE MINAS - MG, Á OUTORGAR ESCRITURA PÚBLICA AOS DONATÁRIOS, ALIENANTES E ARREMATANTES DE LOTES URBANOS ADQUIRIDOS ATRAVÉS PREFEITURA MUNICIPAL DE JOÃO PINHEIRO &amp;#8211; MG., E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/67/lei.67_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/67/lei.67_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS &amp;#8211; MG, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/68/lei.68_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/68/lei.68_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220; DÁ NOVA REDAÇÃO AO ARTIGO 4º, DA LEI MUNICIPAL Nº 058/98, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/66/lei.66_1999.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/65/lei.65_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/66/lei.66_1999.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/65/lei.65_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A AQUISIÇÃO DO TERRENO URBANO QUE SE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/948/resolucao.05_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/948/resolucao.05_1999.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FILIAÇÃO DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS À UVERNOM UNIÃO DOS VEREADORES DO NOROESTE MINEIRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/64/lei.64_1999.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/62/lei.62_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/64/lei.64_1999.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/63/lei.63_1999.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/62/lei.62_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/946/resolucao.03_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/946/resolucao.03_1999.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO À TRIBUNA LIVRE DA CAMARA</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>ESTABELECE MEIOS PARA REALIZAÇÃO DE SESSÕES FORA DA SEDE DO PODER LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/61/lei.61_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/61/lei.61_1999.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;REDUZ ALÍQUOTA DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA &amp;#8211; ISSQN, INCIDENTE SOBRE AS ATIVIDADES QUE MENCIONA&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/945/resolucao.02_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/945/resolucao.02_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CALENDÁRIO PARA AS SESSÕES LEGISLATIVAS DE 1.999 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/944/resolucao.01_1999.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/944/resolucao.01_1999.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS PARA NOVO ENDEREÇO.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/60/lei.59_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/60/lei.59_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE ABONO SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/943/resolucao.05_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/943/resolucao.05_1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre demonstração de diferença de subsídios e representação dos Srs Vereadores percebido durante o Exercício de 1.998, em razão de informação verbal do Executivo.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/59/lei.58_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/59/lei.58_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PERMISSÃO DOS SERVIÇOS DE TÁXI E DÁ OUTRAS PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/58/lei.57_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/58/lei.57_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/942/resolucao.04_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/942/resolucao.04_1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento programa (Câmara Municipal) para o Exercício de 1999.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/57/lei.56_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/57/lei.56_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/56/lei.55_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/56/lei.55_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/55/lei.54_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/55/lei.54_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;RATIFICA A LEI Nº 729/96, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MISTA DO ASSENTAMENTO RURAL PADRE JOSIMO DE BRASILÂNDIA &amp;#8211; AMARPJB&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/54/lei.53_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/54/lei.53_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/53/lei.52_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/53/lei.52_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS TRABALHADORES RURAIS DO RIACHO DO CAMPO &amp;#8211; ASTRARRIC&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/52/lei.51_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/52/lei.51_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA AS RUAS DOS BAIRROS: CONTINGENTE PLANALTO E BELA VISTA, DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/51/lei.50_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/51/lei.50_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8216;&amp;#8217;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 1.999, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/50/lei.49_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/50/lei.49_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;OFICIALIZA NOME DO BAIRRO PORTO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/49/lei.48_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/49/lei.48_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA A LEI Nº 688/95 QUE DECLARA DE UTILIDADE PÚBLICA A CASA DA AMIZADE DE BRASILÂNDIA DE MINAS &amp;#8211; MG, DO MUNICÍPIO REMANESCENTE, JOÃO PINHEIRO &amp;#8211; MG&amp;#8221;</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/941/resolucao.03_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/941/resolucao.03_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E EXTIN- ÇÃO DE CARGOS E SALARIOS DA CAMARA MUNICIPAL DE BRASILAN- DIA DE MINAS E DA OUTRAS PRO- VIDENCIAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/939/resolucao.01_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/939/resolucao.01_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CALENDARIO PARA A SESSÃO LEGISLATIVA DE 1998 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/48/lei.47_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/48/lei.47_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA A LEI Nº 631/94, QUE DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DA VILA MATINHA.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/47/lei.46_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/47/lei.46_1998.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE COM OS MUNICÍPIO DE DOM BOSCO, BONFINÓPOLIS DE MINAS, JOÃO PINHEIRO E LAGOA GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/46/lei.45_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/46/lei.45_1998.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE EDUCAÇÃO DE BRASILÂNDIA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/940/resolucao.02_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/940/resolucao.02_1998.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO ESPECIAL, PARA ELABORAÇÃO DO RE- GIMENTO INTERNO DA CÂMARA MUNICIPAL DE BRASILAN- DIA DE MINAS -MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/45/lei.44_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/45/lei.44_1998.pdf</t>
   </si>
   <si>
     <t>AUMENTA NÚMERO DE VAGAS DE CARGOS DE CARREIRA DE PROVIMENTO EFETIVO DO QUADRO PERMANENTE DE SERVIDORES DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/44/lei.43_1998.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/44/lei.43_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TITULO PARA FINS DE EFETIVAÇÃO DE QUE TRATA O ARTIGO 19 PARAGRAFO 1º, DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS - CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/43/lei.42_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/43/lei.42_1997.pdf</t>
   </si>
   <si>
     <t>INDICA ENTIDADES SEM FINS LUCRATIVOS A SER SUBVENCIONADAS NO EXERCÍCIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/42/lei.40_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/42/lei.40_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A MUNICIPALIZAR ESCOLAS ESTADUAIS SEDIADAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/41/lei.39_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/41/lei.39_1997.pdf</t>
   </si>
   <si>
     <t>RATIFICA LEI Nº 368/90, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO  DOS PEQUENOS E MÉDIOS PRODUTORES RURAIS DE BRASILÂNDIA DE MINAS - ASPEPBRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/40/lei.38_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/40/lei.38_1997.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE AS RUAS DO BAIRRO PORTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/39/lei.37_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/39/lei.37_1997.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE O CEMITÉRIO PÚBLICO DE BRASILÂNDIA DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/38/lei.36_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/38/lei.36_1997.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 001/97, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/37/lei.35_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/37/lei.35_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA E CONSERVAÇÃO DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/36/lei.34_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/36/lei.34_1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/35/lei.33_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/35/lei.33_1997.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PISO SALARIAL PARA OS SERVIDORES DO MAGISTÉRIO MUNICIPAL, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/34/lei.32_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/34/lei.32_1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE BRASILÂNDIA DE MINAS -MG, PARA O QUADRIÊNIO DE 1998/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/937/resolucao.13_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/937/resolucao.13_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de data das reuniões ordinárias da Câmara Municipal de Brasilândia de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/936/resolucao.12_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/936/resolucao.12_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação da Câmara Municipal de Brasilândia de Minas &amp; UVERNOM União dos Vereadores do Noroeste Mineiro - e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/33/lei.31_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/33/lei.31_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAR CONVÊNIO COM A CAMPANHA NACIONAL DE ESCOLAS DA COMUNIDADE - CNEC-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/32/lei.30_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/32/lei.30_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DO CONVÊNIO COM O IPSEMG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/30/lei.28_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/30/lei.28_1997.pdf</t>
   </si>
   <si>
     <t>RATIFICA A LEI Nº 476/93, QUE DECLARA DE UTILIDADE PÚBLICA A FUNDAÇÃO  DE ASSISTÊNCIA SOCIAL EVANGÉLICA " VALDOMIRO PERES" - FASEVP.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/31/lei.29_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/31/lei.29_1997.pdf</t>
   </si>
   <si>
     <t>AUMENTA PERCENTUAL DE REPASSE DO FPM PARA A EMATER - MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/29/lei.27_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/29/lei.27_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/28/lei.26_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/28/lei.26_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/27/lei.25_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/27/lei.25_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/26/lei.24_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/26/lei.24_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MISTA COMUNITÁRIA DOS MORADORES DO BAIRRO CONTIGENTE DE BRASILÂNDIA DE MINAS -MG - ASMOCBRAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/25/lei.23_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/25/lei.23_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O GRUPO DE MULHERES TRABALHADORAS DE BRASILÂNDIA DE MINAS - MG - GMTBRAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/24/lei.22_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/24/lei.22_1997.pdf</t>
   </si>
   <si>
     <t>RATIFICA A LEI Nº 292/89, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES DO BAIRRO PORTO E ADJACÊNCIAS DO  MUNICÍPIO REMANESCENTE, JOÃO PINHEIRO - MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/23/lei.21_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/23/lei.21_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MISTA DOS PRODUTORES RURAIS DO TRONCO DE BRASILÂNDIA DE MINAS-MG - ASPTROBRAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E QUADRO PERMANENTE DE SERVIDORES DA PREFEITURA MUNICIPAL DE BRASILÂNDIA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/22/lei.20_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/22/lei.20_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE DESENVOLVIMENTO DE BRASILÂNDIA DE MINAS- CODEBRAS- DE BRASILÂNDIA DE MINAS - MG.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/21/lei.19_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/21/lei.19_1997.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS PARA O EXERCÍCIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/20/lei.18_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/20/lei.18_1997.pdf</t>
   </si>
   <si>
     <t>ESTABELECE HORÁRIO DE FUNCIONAMENTO DAS DANCETERIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/18/lei.16_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/18/lei.16_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONTRATO COM A ASCOMP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/19/lei.17_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/19/lei.17_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA DA ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES DO BAIRRO BELA VISTA, DE BRASILÂNDIA DE MINAS-MG- ACMBUI</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/17/lei.15_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/17/lei.15_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONTRATO COM A CEMIG, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/16/lei.14_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/16/lei.14_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES DO BAIRRO PLANALTO DE BRASILÂNDIA DE MINAS - MG- ACOMPLA - BM</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/15/lei.13_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/15/lei.13_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/934/resolucao.08_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/934/resolucao.08_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS E SALARIOS DA CAMARA MUNICIPAL DE BRA- SILANDIA DE MINAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/14/lei.12_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/14/lei.12_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A REGULARIDADE DE CONSTRUÇÕES JUNTO A PREFEITURA MUNICIPAL DE BRASILÂNDIA DE MINAS-MG.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/935/resolucao.09_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/935/resolucao.09_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DATA DE PAGAMENTOS DOS SUBSIDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/13/lei.11_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/13/lei.11_1997.pdf</t>
   </si>
   <si>
     <t>RATIFICA A LEI Nº 712/96, QUE DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO VALE COTOVELO - ASPEPVAC.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/12/lei.10_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/12/lei.10_1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI SOBRE O FUNDO MUNICIPAL DE SAÚDE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/11/lei.09_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/11/lei.09_1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI CONSELHO MUNICIPAL DE SAÚDE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/933/resolucao.07_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/933/resolucao.07_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal Constituinte de Brasilândia de Minas - MG</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/9/lei.07_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/9/lei.07_1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/938/resolucao.14_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/938/resolucao.14_1997.pdf</t>
   </si>
   <si>
     <t>Dispões sobre aprovação de Norma de Diária da Câmara Mun. Brasilândia de Minas.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/890/resolucao.06_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/890/resolucao.06_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DETERMINAÇÃO DE DATA DAS REUNIÕES ORDINARIAS DA CAMARA MUNICIPAL DE BRASILANDIA DE MINAS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/889/resolucao.05_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/889/resolucao.05_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS VALORES DAS DIARIAS DE VIAGENS PARA VEREADO- RES E SERVIDORES DA CÂMARA MUNICIPAL BRASILANDIA DE MINAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/10/lei.08_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/10/lei.08_1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO MISTA DOS PRODUTORES RURAIS DA GLEBA BARRA - AMPROGLEBAR.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/887/resolucao.03_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/887/resolucao.03_1997.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL PARA A LEGISLATURA DO ANO DE 1997 A 2000.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/888/resolucao.04_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/888/resolucao.04_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO ESPECIAL CONSTITUINTE PARA ELABORA- ÇÃO DA LEI ORGANICA MUNICIPAL DO MU- NICIPIO DE BRASILÂNDIA DE MINAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/8/lei.06_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/8/lei.06_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE DA AUTORIZAÇÃO PARA CELEBRAR CONVÊNIO COM A POLÍCIA MILITAR FLORESTAL DO ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/7/lei.05_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/7/lei.05_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CELEBRAR CONVÊNIO COM A POLICIA MILITAR DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/6/lei.04_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/6/lei.04_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A EMATER -MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/5/lei.03_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/5/lei.03_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DO MUNICÍPIO DE BRASILÂNDIA DE MINAS Á ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO NOROESTE DE MINAS - AMNOR, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/886/resolucao.02_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/886/resolucao.02_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do Orçamento Financeiro da Câmara Municipal de Brasilândia de Minas para o exercício de 1997.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/885/resolucao.01_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/885/resolucao.01_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autonomia Orçamentaria, Financeira e Administrativa da Câmara Municipal de Brasilândia de Minas, Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/4/lei.02_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/4/lei.02_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA O EXERCÍCIO FINANCEIRO DE 1997.</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/3/lei_1_1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/3/lei_1_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E QUADRO PERMANENTE DE SERVIDORES DA PREFEITURA MUNICIPAL DE BRASILÂNDIA DE MINAS - MG, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/925/lei_organica_do_municipio.1997.pdf</t>
+    <t>http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/925/lei_organica_do_municipio.1997.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE BRASILÂNDIA DE MINAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9343,66 +9343,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1022/lei_complementar_096.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1020/lc_92.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1021/lei_complementar_n_091.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/984/lei.813_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/982/lei.811_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/981/lei.810_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/979/lei.808_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/978/lei.807_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/977/lei.806_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/976/lei.805_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/975/lei.804_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/974/lei.803_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/973/lei.802_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/972/lei.801_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/971/lei.800_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/970/lei.799_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1019/estado_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/969/lei.798_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1017/portarias_-_camara_1-0046.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1016/portarias_-_camara_1-0045.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1015/portarias_-_camara_1-0044.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1014/portarias_-_camara_1-0043.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1013/portarias_-_camara_1-0042.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1012/portarias_-_camara_1-0040.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1011/portarias_-_camara_1-0028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1009/portarias_-_camara_1-0026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/968/lei.794_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/967/lei.793_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/965/lei.791_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/964/lei.790_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/963/lei.789_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/962/lei.788_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1010/portarias_-_camara_1-0027.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1008/portarias_-_camara_1-0025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1007/portarias_-_camara_1-0024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/916/lei.775_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/923/lei.774_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/924/lei.773_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/922/lei.772_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/921/lei.771_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1006/portarias_-_camara_1-0023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/919/lei.770_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1005/portarias_-_camara_1-0022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1004/portarias_-_camara_1-0019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/920/lei.769_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1003/portarias_-_camara_1-0018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/918/lei.768_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/917/lei.767_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1002/portarias_-_camara_1-0017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1001/portarias_-_camara_1-0016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1000/portarias_-_camara_1-0015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/999/portarias_-_camara_1-0014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/998/portarias_-_camara_1-0013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/997/portarias_-_camara_1-0011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/992/portarias_-_camara_1-0006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/991/portarias_-_camara_1-0004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/996/portarias_-_camara_1-0010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/994/portarias_-_camara_1-0008.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/995/portarias_-_camara_1-0009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/993/portarias_-_camara_1-0007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/990/portarias_-_camara_1-0003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/989/portarias_-_camara_1-0002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/988/portarias_-_camara_1-0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/915/lei.765_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/914/lei.764_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/913/lei.763_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/912/lei.762_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/911/lei.761_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/960/emenda_a_lei_organica_n.o_13.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/910/lei.760_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/909/lei.759_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/908/lei.757_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/907/lei.756_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/906/lei.755_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/905/lei.754_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/904/lei.753_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/903/lei.752_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/902/lei.751_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/901/lei.750_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/955/resolucao.19_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/900/lei.749_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/898/lei.747_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/986/leicomplementar.72_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/897/lei.746_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/896/lei.745_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/895/lei.744_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/894/lei.743_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/893/lei.742_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/877/lei.741_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/876/740.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/1023/740.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/882/70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/875/lei.739_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/874/lei.738_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/873/lei.737_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/872/736.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/871/lei.735_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/870/lei.734_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/869/lei.733_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/881/69.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/867/732.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/866/lei.731_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/865/lei.730_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/892/lei.728_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/864/lei.729_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/863/lei.727_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/880/68.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/862/lei.726_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/861/lei.725_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/879/67.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/860/lei.724_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/859/lei.723_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/858/lei.722_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/868/lei.721_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/851/lei.720_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/855/lei.719_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/852/lei.718_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/853/lei.717_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/854/lei.716_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/857/lei.715_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/856/lei.714_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/878/66.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/849/lei.713_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/850/lei.712_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/848/lei.711_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/846/lei.710_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/845/lei.709_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/847/lei.708_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/842/lei.706_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/841/lei.705_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/840/lei.704_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/844/lei.703_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/832/lei.697_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/838/lei.694_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/830/lei.700_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/804/res._018-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/835/lei.699_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/829/lei.698_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/833/lei.696_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/827/leiscomplementares-4-7.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/837/lei.695_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/828/leiscomplementares-2-3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/831/lei.693_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/834/lei.692_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/778/lei.690_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/779/lei.691_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/777/lei.689_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/776/lei.688_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/775/lei.687_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/774/lei.686_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/773/lei.685_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/772/lei.684_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/771/lei.683_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/770/lei.682_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/769/011700.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/766/lei.681_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/765/lei.680_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/764/lei.679_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/763/023407.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/762/023231.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/761/023136.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/760/023106.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/759/023047.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/758/023015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/768/014852.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/1024/701.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/757/lei.678_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/756/lei.677_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/754/lei.676_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/767/014821.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/755/lei.675_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/752/lei.674_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/753/020154.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/751/015956.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/750/lei.672_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/749/lei.671_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/747/lei.670_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/748/015708.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/746/lei.669_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/688/lei.668_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/687/lei.667_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/686/lei.666_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/684/lei.665_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/683/lei.664_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/682/lei.663_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/681/lei.662_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/680/lei.661_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/678/lei.659_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/677/lei.658_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/676/lei.657_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/685/lei_comp_054-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/670/lei.651_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/675/lei.656_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/668/teste.htm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/667/teste.htm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/674/lei.655_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/673/lei.654_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/806/resolucao.17_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/672/lei.653_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/671/lei.652_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/666/lei.650_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/665/lei.649_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/664/lei.648_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei.647_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei.646_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/661/lei.645_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/660/lei.644_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/659/lei.643_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/658/lei.642_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/657/lm_641-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/656/lm_640-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/655/lei.639_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/654/lei.638_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/653/lei.637_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/652/636-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/651/lei.635_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/650/lei.634_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/649/lei.633_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/648/lm_632-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/647/lei_631.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/646/lei.630_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/645/lei.629_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/644/lei.628_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/643/lei.627_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/642/lei.626_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/641/lei.625_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/640/lei.624_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/639/lcm_052-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/638/lei.623_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/637/lei.622_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/636/lei.621_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/635/lei.620_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/634/lm_619-202.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/633/lei.618_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/631/lei.616_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/632/lei.617_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/629/lcm_051-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/628/lcm_050-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/630/lei.615_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/627/lcm_049-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/626/lcm_048-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/625/lcm_047-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/624/lei.614_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/623/lei.613_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/622/lei.612_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/621/lei.611_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/620/lei.610_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/619/lei.609_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/618/lei.608_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/617/lei.607_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/615/lcm_046-219.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/616/lei.606_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/614/lei.605_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/613/lei.604_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/612/lei.603_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/611/lei.602_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/610/lei.601_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/609/lei.598_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/608/lei.597_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/607/lei.596_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/606/lei.595_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/605/lei.594_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/604/lei.593_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/603/lei.592_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/601/lei.590_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/600/lei.589_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/599/lei.588_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/598/lei.587_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/597/lei.586_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/596/lei.585_2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/595/lei.584_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/594/lei.583_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/593/lei.582_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/592/lei.581_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/591/lei.580_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/590/lei_comp_045-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/588/lei.578_2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/589/lei.579_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/587/lei.577_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/586/lei.576_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/585/lei.575_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/584/lei.574_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/583/lei.573_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/582/lei.572_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/581/lei.571_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/579/lei.570_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/580/leicomplementar.44_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/577/lei.568_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/576/lei_567-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/575/lei.566_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/574/lei.565_2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/573/lei.564_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/802/res._014-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/572/lei.563_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/570/lei.561_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/567/lei.558_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/569/lei.560_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/566/lei.557_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/565/lei.556_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/564/lei.555_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/563/lei.554_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/562/lei.553_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/560/lei__municipal_551-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/561/lei.552_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/559/lei.550_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/558/lei.549_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/557/lei.548_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/556/lei.547_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/555/lei.546_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/553/lei.544_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/552/lei.543_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/551/lei.542_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/985/leicomplementar.42_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/800/resolucao.13_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/550/lei.541_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/543/lei.540_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/548/lei.539_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/547/lei.538_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/546/lei.537_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/545/lei.536_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/542/lei.535_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/541/lei.534_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/540/lei.533_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/539/lei.532_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/538/lei.531_2017.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/537/lei.530_2017.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/536/lei.529_2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/535/lei.528_2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/534/lei.527_2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/533/lei.526_2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/532/lei.525_2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/530/lei.524_2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/529/lei.523_2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/528/lei.522_2017.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/527/lei.521_2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/526/lei.520_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/525/lei.519_2017.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/524/lei.518_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/523/lei.517_2017.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/801/resolucao.12_2017.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/522/lei.516_2017.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/521/lei.515_2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/520/lei.514_2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/519/lei.513_2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/518/lei.512_2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/517/lei.511_2017.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/516/lei.510_2017.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/515/lei.509_2017.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/512/lei.508_2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/511/lei.507_2017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/799/res._011-2017.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/798/resolucao.10_2017.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/510/lei.505_2017.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/509/lei.504_2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/508/lei.503_2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/797/resolucao.09_2016.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/796/resolucao.08_2016.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/505/lei.499_2016.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/795/resolucao.07_2016.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/504/lei.498_2016.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/503/lei.497_2016.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/502/lei.496_2016.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/501/lei.495_2016.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/500/lei.494_2016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/499/lei.493_2016.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/498/lei.492_2016.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/497/lei.491_2016.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/496/lei.490_2016.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/495/lei.489_2016.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/493/lei.487_2015.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/492/lei.486_2015.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/491/lei.485_2015.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/490/lei.484_2015.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/488/lei.482_2015.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/487/lei.481_2015.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/481/lei.479_2015.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/480/lei.478_2015.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/479/lei.477_2015.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/478/lei.476_2015.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/477/lei.475_2015.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei.474_2015.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/475/lei.473_2015.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/453/lei.472_2015.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/794/res._005-2015.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/471/lei.470_2015.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/452/lei.469_2015.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/883/projeto_de_lei_referente_a_lei_471.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/470/lei.468_2015.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/439/lei.467_2015.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/783/resolucao.03_2015.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/468/lei.465_2015.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/469/lei.466_2015.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/467/lei.464_2015.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/465/lei.462_2015.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/741/resolucao.02_2015.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/464/lei.461_2015.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/463/lei.460_2015.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/462/lei.459_2015.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/732/resolucao.01_2015.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/461/lei.458_2015.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/460/lei.457_2015.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/459/lei.456_2015.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/458/lei.455_2015.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/451/lei.452_2014.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/450/lei.451_2014.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/449/lei.450_2014.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/448/lei.449_2014.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/447/lei.447_2014.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/446/lei.446_2014.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/445/lei.445_2014.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/444/lei.444_2014.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/443/lei.443_2014.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/442/lei.442_2014.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/441/lei.441_2014.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/440/lei.440_2014.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/438/lei.439_2014.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/436/lei.437_2014.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/437/lei.438_2014.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/959/emenda_a_lei_organica_n.o_10.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/435/lei.436_2014.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/433/lei.435_2014.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/434/lei.434_2014.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/432/lei.431_2013.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/431/lei.430_2013.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/430/lei.429_2013.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/810/resolucao.06_2013.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/793/resolucao.05_2013.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/428/lei.427_2013.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/426/lei.426_2013.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/957/emenda_a_lei_organica_n.o_8.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/424/lei.424_2013.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/423/lei.423_2013.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/422/lei.422_2013.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/421/lei.421_2013.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/419/lei.420_2013.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/418/lei.419_2013.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/788/resolucao.04_2013.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/417/lei.418_2013.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/416/lei.417_2013.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/414/lei.416_2013.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/413/lei.415_2013.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/740/resolucao.02_2013.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/731/res._001-2013.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/412/lei.414_2013.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/825/resolucao.14_2012.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/826/resolucao.13_2012.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/410/lei.413_2012.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/823/resolucao.12_2012.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/822/resolucao.11_2012.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/409/lei.412_2012.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/407/lei.411_2012.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/406/lei.410_2012.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/405/lei.409_2012.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/404/lei.408_2012.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/403/lei.407_2012.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/402/lei.405_2012.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/821/resolucao.10_2012.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/400/lei.403_2012.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/399/lei.402_2012.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/398/lei.401_2012.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/397/lei.400_2012.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/401/lei.404_2012.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/818/resolucao.09_2012.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/814/resolucao.08_2012.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/396/lei.399_2012.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/395/lei.398_2012.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/809/resolucao.06_2012.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/954/resolucao.02_2012.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/739/resolucao.01_2012.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/394/lei.397_2012.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/393/lei.396_2012.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/392/lei.395_2012.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/391/lei.394_2012.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/792/resolucao.05_2012.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/787/resolucao.04_2012.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/782/resolucao.03_2012.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/390/lei.393_2012.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/389/lei.392_2011.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/388/lei.391_2011.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/387/lei.390_2011.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/386/lei.389_2011.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/730/resolucao.01_2011.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/786/resolucao.04_2011.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/384/lei.387_2011.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/383/lei.386_2011.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/382/lei.385_2011.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/381/lei.384_2011.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/380/lei.383_2011.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/379/lei.382_2011.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/378/lei.380_2011.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/377/lei.379_2011.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/781/resolucao.03_2011.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/738/resolucao.02_2011.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/376/lei.378_2011.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/375/lei.377_2011.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/374/lei.376_2011.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/372/lei.375_2011.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/371/lei.374_2011.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/370/lei.373_2011.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/369/lei.372_2011.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/368/lei.371_2010.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/367/lei.370_2010.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/366/lei.369_2010.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/365/lei.368_2010.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/780/resolucao.03_2010.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/364/lei.366_2010.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/363/lei.365_2010.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/361/lei.363_2010.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/360/lei.362_2010.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/359/lei.360_2010.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/358/lei.359_2010.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/737/resolucao.02_2010.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/729/resolucao.01_2010.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/355/lei.358_2010.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/354/lei.357_2010.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/352/lei.355_2010.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/351/lei.354_2010.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/350/lei.353_2010.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/349/lei.352_2010.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/348/lei.351_2010.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/347/lei.350_2010.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/346/lei.349_2010.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/345/lei.348_2010.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/344/lei.347_2009.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/341/lei.346_2009.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/338/lei.344_2009.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/337/lei.343_2009.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/956/emenda_a_lei_organica_n.o_7.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/336/lei.341_2009.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/335/lei.340_2009.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/334/lei.338_2009.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/329/lei.337_2009.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/328/lei.336_2009.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/327/lei.335_2009.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/326/lei.334_2009.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/325/lei.333_2009.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/324/lei.332_2009.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/323/lei.331_2009.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/736/resolucao.02_2009.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/322/lei.330_2008.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/321/lei.329_2008.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/745/resolucao.03_2008.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/320/lei.328_2008.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/319/lei.327_2008.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/932/emenda_a_lei_organica_n.o_6.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/735/resolucao.02_2008.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/318/lei.326_2008.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/317/lei.325_2008.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/316/lei.324_2008.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/315/lei.323_2008.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/728/resolucao.01_2008.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/314/lei.322_2008.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/313/lei.321_2008.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/312/lei.320_2008.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/311/lei.319_2008.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/310/lei.318_2008.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/309/lei.317_2008.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/308/lei.315_2008.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/307/lei.314_2008.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/306/lei.313_2008.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/930/emenda_a_lei_organica_n.o_4.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/305/lei.312_2008.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/304/lei.311_2008.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/303/lei.310_2008.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/302/lei.309_2008.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/301/lei.308_2008.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/931/emenda_a_lei_organica_n.o_5.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/300/lei.307_2007.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/299/lei.305_2007.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/298/lei.304_2007.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/297/lei.303_2007.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/296/lei.302_2007.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/824/resolucao.13_2007.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/295/lei.301_2007.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/294/lei.300_2007.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/293/lei.299_2007.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/292/lei.298_2007.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/291/lei.297_2007.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/290/lei.296_2007.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/289/lei.295_2007.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/288/lei.294_2007.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/287/lei.293_2007.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/286/lei.292_2007.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/285/lei.291_2007.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/284/lei.290_2007.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/283/lei.289_2007.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/282/lei.288_2007.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/281/lei.287_2007.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/280/lei.286_2007.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/279/lei.285_2007.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/278/lei.284_2007.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/277/lei.283_2007.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/276/lei.282_2007.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/275/lei.281_2007.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/808/resolucao.06_2007.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/791/resolucao.05_2007.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/274/lei.280_2007.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/273/lei.279_2007.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/272/lei.278_2007.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/271/lei.277_2007.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/270/lei.276_2007.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/269/lei.275_2007.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/268/lei.274_2007.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/267/lei.273_2007.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/266/lei.272_2007.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/265/lei.271_2007.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/264/lei.270_2007.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/744/res._003-2007.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/953/resolucao.02_2007.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/727/resolucao.01_2007.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/263/lei.268_2006.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/262/lei.267_2006.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/261/lei.266_2006.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/820/res._010-2006.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/260/lei.265_2006.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/259/lei.264_2006.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/257/lei.263_2006.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/256/lei.262_2006.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/255/lei.261_2006.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/254/lei.260_2006.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/253/lei.259_2006.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/252/lei.258_2006.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/251/lei.257_2006.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/250/lei.256_2006.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/249/lei.255_2006.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/817/resolucao.09_2006.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/248/lei.254_2006.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/247/lei.253_2006.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/815/resolucao.08_2006.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/813/resolucao.07_2006.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/246/lei.252_2006.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/245/lei.251_2006.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/244/lei.250_2006.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/243/lei.249_2006.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/241/lei.248_2006.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/698/resolucao.05_2006.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/695/resolucao.04_2006.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/693/resolucao.03_2006.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/692/resolucao.02_2006.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/240/lei.247_2006.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/239/lei.246_2006.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/690/resolucao.01_2006.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/238/lei.244_2006.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/237/lei.243_2006.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/236/lei.242_2006.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/235/lei.241_2006.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/233/lei.237_2005.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/232/lei.236_2005.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/231/lei.235_2005.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/230/lei.234_2005.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/229/lei.231_2005.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/228/lei.230_2005.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/227/lei.229_2005.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/226/lei.228_2005.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/224/lei.226_2005.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/223/lei.225_2005.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/222/lei.224_2005.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/225/lei.227_2005.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/221/lei.223_2005.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/220/lei.222_2005.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/219/lei.221_2005.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/691/resolucao.02_2005.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/689/resolucao.01_2005.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/218/lei.220_2004.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/716/resolucao.22_2004.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/929/emenda_a_lei_organica_n.o_3.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/928/emenda_a_lei_organica_n.o_2.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/217/lei.216_2004.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/215/lei.218_2004.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/216/lei.217_2004.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/214/lei.215_2004.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/715/resolucao.21_2004.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/213/lei.214_2004.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/212/lei.213_2004.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/211/lei.212_2004.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/714/resolucao.20_2004.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/210/lei.211_2004.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/209/lei.210_2004.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/208/lei.209_2004.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/713/resolucao.19_2004.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/926/emenda_a_lei_organica_n.o_1.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/712/resolucao.18_2004.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/711/resolucao.17_2004.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/710/resolucao.16_2004.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/207/lei.208_2004.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/204/lei.205_2004.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/205/lei.206_2004.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/203/lei.204_2004.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/206/lei.207_2004.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/202/lei.203_2004.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/201/lei.202_2004.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/200/lei.201_2004.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/199/lei.200_2004.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/709/resolucao.15_2004.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/708/resolucao.14_2004.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/198/lei.199_2004.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/707/resolucao.12_2004.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/706/resolucao.11_2004.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/725/resolucao.04_2004.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/723/resolucao.03_2004.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/196/lei.198_2004.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/195/lei.197_2004.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/194/lei.196_2004.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/705/resolucao.10_2004.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/703/resolucao.09_2004.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/193/lei.195_2004.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/192/lei.194_2004.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/191/lei.193_2004.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/190/lei.192_2004.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/700/resolucao.07_2004.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/697/resolucao.05_2004.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/721/resolucao.02_2004.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/718/resolucao.01_2004.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/187/lei.191_2003.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/186/lei.190_2003.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/185/lei.189_2003.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/884/resolucao.06_2003.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2003/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/696/resolucao.05_2003.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/188/leicomplementar.04_2003.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/184/lei.187_2003.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/183/lei.186_2003.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/182/lei.185_2003.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/181/lei.184_2003.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/180/lei.183_2003.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/179/lei.182_2003.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/178/lei.181_2003.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/177/lei.180_2003.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/176/lei.179_2003.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/175/lei.178_2003.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/174/lei.177_2003.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/173/lei.175_2003.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/724/resolucao.04_2003.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/172/lei.174_2003.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/171/lei.173_2003.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/170/lei.172_2003.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/169/lei.171_2003.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/168/lei.170_2003.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/167/lei.169_2003.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/166/lei.168_2003.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/165/lei.167_2003.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/164/lei.166_2003.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/163/lei.165_2003.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/162/lei.164_2003.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/133/leicomplementar.03_2003.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/161/lei.163_2003.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/160/lei.162_2003.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/158/lei.160_2003.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/156/lei.158_2003.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/159/lei.161_2003.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/157/lei.159_2003.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/155/lei.157_2003.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/154/lei.156_2003.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/153/lei.155_2003.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/152/lei.154_2003.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/151/lei.153_2003.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/722/resolucao.03_2003.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/720/resolucao.02_2003.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/150/lei.152_2003.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/149/lei.151_2003.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/148/lei.150_2003.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/147/lei.148_2002.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/146/lei.147_2002.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/145/lei.146_2002.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/704/resolucao.10_2002.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/702/resolucao.09_2002.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/701/resolucao.08_2002.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/144/lei.145_2002.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/143/lei.144_2002.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/952/resolucao.06_2002.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/699/resolucao.07_2002.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/951/resolucao.05_2002.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/694/resolucao.04_2002.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/142/lei.143_2002.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/141/lei.142_2002.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/140/lei.141_2002.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/138/lei.140_2002.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/137/lei.139_2002.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/950/resolucao.03_2002.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/719/resolucao.02_2002.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/717/resolucao.01_2002.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/136/lei.138_2002.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/135/lei.137_2002.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/134/lei.136_2002.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/139/leicomplementar.02_2002.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2002/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/131/lei.134_2002.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/130/lei.133_2002.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/129/lei.132_2002.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/128/lei.131_2001.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/127/lei.130_2001.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/126/lei.129_2001.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/125/lei.128_2001.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/124/lei.127_2001.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/123/lei.126_2001.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/122/lei.125_2001.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/121/lei.123_2001.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/807/resolucao.05_2001.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/949/resolucao.06_2001.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/120/lei.122_2001.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/119/lei.121_2001.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/118/lei.120_2001.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/117/lei.119_2001.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/116/lei.118_2001.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/115/lei.117_2001.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/114/lei.115_2001.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/113/lei.114_2001.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2001/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/112/lei.113_2001.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/743/resolucao.03_2001.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/734/resolucao.02_2001.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/111/lei.112_2001.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/110/lei.111_2001.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/785/resolucao.04_2001.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/109/lei.110_2001.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/108/lei.109_2001.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/106/lei.108_2001.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/105/lei.107_2000.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/104/lei.106_2000.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/103/lei.105_2000.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/816/resolucao.09_2000.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/819/resolucao.10_2000.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/102/lei.103_2000.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/101/lei.102_2000.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/100/lei.101_2000.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/812/resolucao.08_2000.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/99/lei.100_2000.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/811/resolucao.07_2000.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/98/lei.99_2000.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/790/resolucao.05_2000.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/784/resolucao.04_2000.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/742/resolucao.03_2000.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/733/resolucao.02_2000.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/97/lei.98_2000.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/96/lei.97_2000.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/95/lei.96_2000.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/94/lei.95_2000.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/726/resolucao.01_2000.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/93/lei.94_2000.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/92/lei.93_2000.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/91/lei.92_2000.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2000/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/89/lei.90_1999.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/88/lei.89_1999.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/87/lei.88_1999.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/86/lei.87_1999.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/927/resolucao.06_1999.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/85/lei.85_1999.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/84/lei.84_1999.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/83/lei.83_1999.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/82/lei.82_1999.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/81/lei.81_1999.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/80/lei.80_1999.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/79/lei.79_1999.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/78/lei.78_1999.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/77/lei.77_1999.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/76/lei.76_1999.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/75/lei.75_1999.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/74/lei.74_1999.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/73/lei.73_1999.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/72/lei.72_1999.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/71/lei.71_1999.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1999/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/69/lei.69_1999.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/67/lei.67_1999.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/68/lei.68_1999.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/66/lei.66_1999.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/65/lei.65_1999.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/948/resolucao.05_1999.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/64/lei.64_1999.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/63/lei.63_1999.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/62/lei.62_1999.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/946/resolucao.03_1999.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/61/lei.61_1999.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/945/resolucao.02_1999.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/944/resolucao.01_1999.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/60/lei.59_1998.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/943/resolucao.05_1998.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/59/lei.58_1998.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/58/lei.57_1998.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/942/resolucao.04_1998.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/57/lei.56_1998.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/56/lei.55_1998.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/55/lei.54_1998.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/54/lei.53_1998.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/53/lei.52_1998.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/52/lei.51_1998.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/51/lei.50_1998.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/50/lei.49_1998.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/49/lei.48_1998.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/941/resolucao.03_1998.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/939/resolucao.01_1998.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/48/lei.47_1998.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/47/lei.46_1998.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/46/lei.45_1998.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/940/resolucao.02_1998.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/45/lei.44_1998.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/44/lei.43_1998.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/43/lei.42_1997.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/42/lei.40_1997.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/41/lei.39_1997.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/40/lei.38_1997.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/39/lei.37_1997.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/38/lei.36_1997.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/37/lei.35_1997.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/36/lei.34_1997.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/35/lei.33_1997.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/34/lei.32_1997.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/937/resolucao.13_1997.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/936/resolucao.12_1997.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/33/lei.31_1997.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/32/lei.30_1997.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/30/lei.28_1997.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/31/lei.29_1997.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/29/lei.27_1997.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/28/lei.26_1997.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/27/lei.25_1997.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/26/lei.24_1997.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/25/lei.23_1997.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/24/lei.22_1997.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/23/lei.21_1997.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/22/lei.20_1997.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/21/lei.19_1997.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/20/lei.18_1997.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/18/lei.16_1997.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/19/lei.17_1997.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/17/lei.15_1997.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/16/lei.14_1997.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/15/lei.13_1997.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/934/resolucao.08_1997.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/14/lei.12_1997.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/935/resolucao.09_1997.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/13/lei.11_1997.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/12/lei.10_1997.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/11/lei.09_1997.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/933/resolucao.07_1997.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/9/lei.07_1997.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/938/resolucao.14_1997.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/890/resolucao.06_1997.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/889/resolucao.05_1997.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/10/lei.08_1997.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/887/resolucao.03_1997.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/888/resolucao.04_1997.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/8/lei.06_1997.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/7/lei.05_1997.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/6/lei.04_1997.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/5/lei.03_1997.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/886/resolucao.02_1997.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/885/resolucao.01_1997.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/4/lei.02_1997.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/3/lei_1_1997.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/925/lei_organica_do_municipio.1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1022/lei_complementar_096.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1020/lc_92.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1021/lei_complementar_n_091.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/984/lei.813_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/982/lei.811_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/981/lei.810_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/979/lei.808_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/978/lei.807_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/977/lei.806_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/976/lei.805_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/975/lei.804_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/974/lei.803_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/973/lei.802_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/972/lei.801_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/971/lei.800_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/970/lei.799_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/1019/estado_de_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2025/969/lei.798_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1017/portarias_-_camara_1-0046.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1016/portarias_-_camara_1-0045.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1015/portarias_-_camara_1-0044.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1014/portarias_-_camara_1-0043.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1013/portarias_-_camara_1-0042.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1012/portarias_-_camara_1-0040.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1011/portarias_-_camara_1-0028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1009/portarias_-_camara_1-0026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/968/lei.794_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/967/lei.793_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/965/lei.791_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/964/lei.790_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/963/lei.789_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/962/lei.788_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1010/portarias_-_camara_1-0027.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1008/portarias_-_camara_1-0025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1007/portarias_-_camara_1-0024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/916/lei.775_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/923/lei.774_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/924/lei.773_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/922/lei.772_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/921/lei.771_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1006/portarias_-_camara_1-0023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/919/lei.770_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1005/portarias_-_camara_1-0022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1004/portarias_-_camara_1-0019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/920/lei.769_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1003/portarias_-_camara_1-0018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/918/lei.768_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/917/lei.767_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1002/portarias_-_camara_1-0017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1001/portarias_-_camara_1-0016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/1000/portarias_-_camara_1-0015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/999/portarias_-_camara_1-0014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/998/portarias_-_camara_1-0013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/997/portarias_-_camara_1-0011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/992/portarias_-_camara_1-0006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/991/portarias_-_camara_1-0004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/996/portarias_-_camara_1-0010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/994/portarias_-_camara_1-0008.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/995/portarias_-_camara_1-0009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/993/portarias_-_camara_1-0007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/990/portarias_-_camara_1-0003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/989/portarias_-_camara_1-0002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2024/988/portarias_-_camara_1-0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/915/lei.765_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/914/lei.764_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/913/lei.763_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/912/lei.762_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/911/lei.761_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/960/emenda_a_lei_organica_n.o_13.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/910/lei.760_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/909/lei.759_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/908/lei.757_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/907/lei.756_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/906/lei.755_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/905/lei.754_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/904/lei.753_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/903/lei.752_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/902/lei.751_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/901/lei.750_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/955/resolucao.19_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/900/lei.749_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/898/lei.747_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/986/leicomplementar.72_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/897/lei.746_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/896/lei.745_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/895/lei.744_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/894/lei.743_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/893/lei.742_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/877/lei.741_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/876/740.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/1023/740.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/882/70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/875/lei.739_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/874/lei.738_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/873/lei.737_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/872/736.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/871/lei.735_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/870/lei.734_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/869/lei.733_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/881/69.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/867/732.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/866/lei.731_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/865/lei.730_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/892/lei.728_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/864/lei.729_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/863/lei.727_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/880/68.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/862/lei.726_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/861/lei.725_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/879/67.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/860/lei.724_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/859/lei.723_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/858/lei.722_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/868/lei.721_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/851/lei.720_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/855/lei.719_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/852/lei.718_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/853/lei.717_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/854/lei.716_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/857/lei.715_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/856/lei.714_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2023/878/66.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/849/lei.713_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/850/lei.712_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/848/lei.711_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/846/lei.710_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/845/lei.709_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/847/lei.708_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/842/lei.706_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/841/lei.705_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/840/lei.704_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/844/lei.703_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/832/lei.697_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/838/lei.694_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/830/lei.700_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/804/res._018-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/835/lei.699_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/829/lei.698_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/833/lei.696_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/827/leiscomplementares-4-7.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/837/lei.695_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/828/leiscomplementares-2-3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/831/lei.693_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/834/lei.692_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/778/lei.690_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/779/lei.691_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/777/lei.689_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/776/lei.688_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/775/lei.687_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/774/lei.686_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/773/lei.685_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/772/lei.684_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/771/lei.683_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/770/lei.682_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/769/011700.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/766/lei.681_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/765/lei.680_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/764/lei.679_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/763/023407.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/762/023231.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/761/023136.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/760/023106.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/759/023047.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/758/023015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/768/014852.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2022/1024/701.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/757/lei.678_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/756/lei.677_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/754/lei.676_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/767/014821.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/755/lei.675_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/752/lei.674_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/753/020154.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/751/015956.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/750/lei.672_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/749/lei.671_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/747/lei.670_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/748/015708.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/746/lei.669_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/688/lei.668_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/687/lei.667_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/686/lei.666_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/684/lei.665_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/683/lei.664_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/682/lei.663_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/681/lei.662_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/680/lei.661_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/678/lei.659_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/677/lei.658_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/676/lei.657_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/685/lei_comp_054-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/670/lei.651_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/675/lei.656_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/668/teste.htm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/667/teste.htm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/674/lei.655_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/673/lei.654_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/806/resolucao.17_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/672/lei.653_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/671/lei.652_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/666/lei.650_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/665/lei.649_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/664/lei.648_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei.647_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei.646_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/661/lei.645_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/660/lei.644_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/659/lei.643_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/658/lei.642_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/657/lm_641-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/656/lm_640-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/655/lei.639_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/654/lei.638_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/653/lei.637_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/652/636-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/651/lei.635_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/650/lei.634_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2021/649/lei.633_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/648/lm_632-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/647/lei_631.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/646/lei.630_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/645/lei.629_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/644/lei.628_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/643/lei.627_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/642/lei.626_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/641/lei.625_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/640/lei.624_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/639/lcm_052-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/638/lei.623_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/637/lei.622_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/636/lei.621_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/635/lei.620_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/634/lm_619-202.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/633/lei.618_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/631/lei.616_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/632/lei.617_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/629/lcm_051-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/628/lcm_050-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/630/lei.615_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/627/lcm_049-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/626/lcm_048-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2020/625/lcm_047-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/624/lei.614_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/623/lei.613_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/622/lei.612_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/621/lei.611_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/620/lei.610_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/619/lei.609_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/618/lei.608_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/617/lei.607_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/615/lcm_046-219.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/616/lei.606_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/614/lei.605_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/613/lei.604_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/612/lei.603_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/611/lei.602_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/610/lei.601_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/609/lei.598_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/608/lei.597_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/607/lei.596_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/606/lei.595_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/605/lei.594_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/604/lei.593_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/603/lei.592_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/601/lei.590_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/600/lei.589_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/599/lei.588_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/598/lei.587_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/597/lei.586_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/596/lei.585_2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/595/lei.584_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/594/lei.583_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/593/lei.582_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/592/lei.581_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/591/lei.580_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/590/lei_comp_045-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/588/lei.578_2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/589/lei.579_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/587/lei.577_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/586/lei.576_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/585/lei.575_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/584/lei.574_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/583/lei.573_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/582/lei.572_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/581/lei.571_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/579/lei.570_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/580/leicomplementar.44_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/577/lei.568_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/576/lei_567-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/575/lei.566_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2019/574/lei.565_2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/573/lei.564_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/802/res._014-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/572/lei.563_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/570/lei.561_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/567/lei.558_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/569/lei.560_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/566/lei.557_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/565/lei.556_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/564/lei.555_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/563/lei.554_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/562/lei.553_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/560/lei__municipal_551-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/561/lei.552_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/559/lei.550_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/558/lei.549_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/557/lei.548_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/556/lei.547_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/555/lei.546_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/553/lei.544_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/552/lei.543_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/551/lei.542_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/985/leicomplementar.42_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/800/resolucao.13_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/550/lei.541_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/543/lei.540_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/548/lei.539_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/547/lei.538_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/546/lei.537_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/545/lei.536_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/542/lei.535_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/541/lei.534_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/540/lei.533_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2018/539/lei.532_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/538/lei.531_2017.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/537/lei.530_2017.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/536/lei.529_2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/535/lei.528_2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/534/lei.527_2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/533/lei.526_2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/532/lei.525_2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/530/lei.524_2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/529/lei.523_2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/528/lei.522_2017.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/527/lei.521_2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/526/lei.520_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/525/lei.519_2017.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/524/lei.518_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/523/lei.517_2017.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/801/resolucao.12_2017.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/522/lei.516_2017.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/521/lei.515_2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/520/lei.514_2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/519/lei.513_2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/518/lei.512_2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/517/lei.511_2017.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/516/lei.510_2017.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/515/lei.509_2017.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/512/lei.508_2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/511/lei.507_2017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/799/res._011-2017.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/798/resolucao.10_2017.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/510/lei.505_2017.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/509/lei.504_2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2017/508/lei.503_2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/797/resolucao.09_2016.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/796/resolucao.08_2016.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/505/lei.499_2016.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/795/resolucao.07_2016.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/504/lei.498_2016.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/503/lei.497_2016.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/502/lei.496_2016.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/501/lei.495_2016.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/500/lei.494_2016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/499/lei.493_2016.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/498/lei.492_2016.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/497/lei.491_2016.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/496/lei.490_2016.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2016/495/lei.489_2016.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2016/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/493/lei.487_2015.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/492/lei.486_2015.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/491/lei.485_2015.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/490/lei.484_2015.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/488/lei.482_2015.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/487/lei.481_2015.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/481/lei.479_2015.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/480/lei.478_2015.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/479/lei.477_2015.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/478/lei.476_2015.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/477/lei.475_2015.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei.474_2015.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/475/lei.473_2015.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/453/lei.472_2015.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/794/res._005-2015.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/471/lei.470_2015.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/452/lei.469_2015.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/883/projeto_de_lei_referente_a_lei_471.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/470/lei.468_2015.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/439/lei.467_2015.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/783/resolucao.03_2015.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/468/lei.465_2015.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/469/lei.466_2015.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/467/lei.464_2015.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/465/lei.462_2015.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/741/resolucao.02_2015.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/464/lei.461_2015.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/463/lei.460_2015.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/462/lei.459_2015.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/732/resolucao.01_2015.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/461/lei.458_2015.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/460/lei.457_2015.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/459/lei.456_2015.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2015/458/lei.455_2015.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/451/lei.452_2014.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/450/lei.451_2014.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/449/lei.450_2014.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/448/lei.449_2014.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/447/lei.447_2014.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/446/lei.446_2014.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/445/lei.445_2014.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/444/lei.444_2014.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/443/lei.443_2014.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/442/lei.442_2014.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/441/lei.441_2014.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/440/lei.440_2014.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/438/lei.439_2014.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/436/lei.437_2014.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/437/lei.438_2014.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/959/emenda_a_lei_organica_n.o_10.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/435/lei.436_2014.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/433/lei.435_2014.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2014/434/lei.434_2014.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/432/lei.431_2013.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/431/lei.430_2013.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/430/lei.429_2013.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/810/resolucao.06_2013.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/793/resolucao.05_2013.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/428/lei.427_2013.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/426/lei.426_2013.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/957/emenda_a_lei_organica_n.o_8.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/424/lei.424_2013.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/423/lei.423_2013.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/422/lei.422_2013.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/421/lei.421_2013.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/419/lei.420_2013.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/418/lei.419_2013.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/788/resolucao.04_2013.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/417/lei.418_2013.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/416/lei.417_2013.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/414/lei.416_2013.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/413/lei.415_2013.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/740/resolucao.02_2013.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/731/res._001-2013.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/412/lei.414_2013.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/825/resolucao.14_2012.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/826/resolucao.13_2012.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/410/lei.413_2012.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/823/resolucao.12_2012.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/822/resolucao.11_2012.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/409/lei.412_2012.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/407/lei.411_2012.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2012/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/406/lei.410_2012.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/405/lei.409_2012.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/404/lei.408_2012.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/403/lei.407_2012.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/402/lei.405_2012.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/821/resolucao.10_2012.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/400/lei.403_2012.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/399/lei.402_2012.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/398/lei.401_2012.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/397/lei.400_2012.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/401/lei.404_2012.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/818/resolucao.09_2012.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/814/resolucao.08_2012.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/396/lei.399_2012.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/395/lei.398_2012.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/809/resolucao.06_2012.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/954/resolucao.02_2012.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/739/resolucao.01_2012.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/394/lei.397_2012.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/393/lei.396_2012.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/392/lei.395_2012.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/391/lei.394_2012.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/792/resolucao.05_2012.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/787/resolucao.04_2012.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/782/resolucao.03_2012.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2012/390/lei.393_2012.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/389/lei.392_2011.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/388/lei.391_2011.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/387/lei.390_2011.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/386/lei.389_2011.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/730/resolucao.01_2011.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/786/resolucao.04_2011.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/384/lei.387_2011.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/383/lei.386_2011.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/382/lei.385_2011.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/381/lei.384_2011.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/380/lei.383_2011.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/379/lei.382_2011.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/378/lei.380_2011.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/377/lei.379_2011.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/781/resolucao.03_2011.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/738/resolucao.02_2011.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/376/lei.378_2011.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/375/lei.377_2011.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/374/lei.376_2011.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/372/lei.375_2011.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/371/lei.374_2011.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/370/lei.373_2011.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2011/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2011/369/lei.372_2011.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/368/lei.371_2010.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/367/lei.370_2010.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/366/lei.369_2010.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/365/lei.368_2010.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/780/resolucao.03_2010.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/364/lei.366_2010.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/363/lei.365_2010.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/361/lei.363_2010.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/360/lei.362_2010.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/359/lei.360_2010.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/358/lei.359_2010.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/737/resolucao.02_2010.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/729/resolucao.01_2010.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/355/lei.358_2010.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/354/lei.357_2010.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2010/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/352/lei.355_2010.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/351/lei.354_2010.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/350/lei.353_2010.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/349/lei.352_2010.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/348/lei.351_2010.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/347/lei.350_2010.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/346/lei.349_2010.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2010/345/lei.348_2010.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/344/lei.347_2009.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/341/lei.346_2009.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/338/lei.344_2009.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/337/lei.343_2009.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/956/emenda_a_lei_organica_n.o_7.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/336/lei.341_2009.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/335/lei.340_2009.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/334/lei.338_2009.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/329/lei.337_2009.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/328/lei.336_2009.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2009/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/327/lei.335_2009.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/326/lei.334_2009.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/325/lei.333_2009.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/324/lei.332_2009.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/323/lei.331_2009.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/736/resolucao.02_2009.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/322/lei.330_2008.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/321/lei.329_2008.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/745/resolucao.03_2008.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/320/lei.328_2008.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/319/lei.327_2008.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/932/emenda_a_lei_organica_n.o_6.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/735/resolucao.02_2008.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/318/lei.326_2008.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/317/lei.325_2008.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/316/lei.324_2008.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/315/lei.323_2008.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/728/resolucao.01_2008.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/314/lei.322_2008.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/313/lei.321_2008.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/312/lei.320_2008.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/311/lei.319_2008.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/310/lei.318_2008.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/309/lei.317_2008.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/308/lei.315_2008.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/307/lei.314_2008.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/306/lei.313_2008.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/930/emenda_a_lei_organica_n.o_4.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/305/lei.312_2008.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/304/lei.311_2008.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/303/lei.310_2008.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/302/lei.309_2008.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2008/301/lei.308_2008.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2009/931/emenda_a_lei_organica_n.o_5.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/300/lei.307_2007.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/299/lei.305_2007.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/298/lei.304_2007.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/297/lei.303_2007.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/296/lei.302_2007.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/824/resolucao.13_2007.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/295/lei.301_2007.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/294/lei.300_2007.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/293/lei.299_2007.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/292/lei.298_2007.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/291/lei.297_2007.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/290/lei.296_2007.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/289/lei.295_2007.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/288/lei.294_2007.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/287/lei.293_2007.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/286/lei.292_2007.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/285/lei.291_2007.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/284/lei.290_2007.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/283/lei.289_2007.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/282/lei.288_2007.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/281/lei.287_2007.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/280/lei.286_2007.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/279/lei.285_2007.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/278/lei.284_2007.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/277/lei.283_2007.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/276/lei.282_2007.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/275/lei.281_2007.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/808/resolucao.06_2007.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/791/resolucao.05_2007.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/274/lei.280_2007.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/273/lei.279_2007.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/272/lei.278_2007.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/271/lei.277_2007.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/270/lei.276_2007.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/269/lei.275_2007.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/268/lei.274_2007.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/267/lei.273_2007.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/266/lei.272_2007.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/265/lei.271_2007.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/264/lei.270_2007.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/744/res._003-2007.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/953/resolucao.02_2007.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2007/727/resolucao.01_2007.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/263/lei.268_2006.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/262/lei.267_2006.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/261/lei.266_2006.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/820/res._010-2006.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/260/lei.265_2006.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/259/lei.264_2006.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/257/lei.263_2006.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/256/lei.262_2006.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/255/lei.261_2006.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/254/lei.260_2006.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/253/lei.259_2006.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/252/lei.258_2006.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/251/lei.257_2006.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/250/lei.256_2006.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/249/lei.255_2006.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/817/resolucao.09_2006.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/248/lei.254_2006.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/247/lei.253_2006.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/815/resolucao.08_2006.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/813/resolucao.07_2006.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/246/lei.252_2006.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/245/lei.251_2006.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/244/lei.250_2006.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/243/lei.249_2006.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/241/lei.248_2006.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2006/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/698/resolucao.05_2006.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/695/resolucao.04_2006.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/693/resolucao.03_2006.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/692/resolucao.02_2006.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/240/lei.247_2006.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/239/lei.246_2006.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/690/resolucao.01_2006.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/238/lei.244_2006.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/237/lei.243_2006.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/236/lei.242_2006.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2006/235/lei.241_2006.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/233/lei.237_2005.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/232/lei.236_2005.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/231/lei.235_2005.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/230/lei.234_2005.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/229/lei.231_2005.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/228/lei.230_2005.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/227/lei.229_2005.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/226/lei.228_2005.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/224/lei.226_2005.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/223/lei.225_2005.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/222/lei.224_2005.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/225/lei.227_2005.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/221/lei.223_2005.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/220/lei.222_2005.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/219/lei.221_2005.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/691/resolucao.02_2005.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2005/689/resolucao.01_2005.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/218/lei.220_2004.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/716/resolucao.22_2004.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/929/emenda_a_lei_organica_n.o_3.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/928/emenda_a_lei_organica_n.o_2.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/217/lei.216_2004.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/215/lei.218_2004.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/216/lei.217_2004.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/214/lei.215_2004.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/715/resolucao.21_2004.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/213/lei.214_2004.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/212/lei.213_2004.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/211/lei.212_2004.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/714/resolucao.20_2004.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/210/lei.211_2004.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/209/lei.210_2004.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/208/lei.209_2004.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/713/resolucao.19_2004.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/926/emenda_a_lei_organica_n.o_1.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/712/resolucao.18_2004.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/711/resolucao.17_2004.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/710/resolucao.16_2004.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/207/lei.208_2004.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/204/lei.205_2004.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/205/lei.206_2004.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/203/lei.204_2004.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/206/lei.207_2004.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/202/lei.203_2004.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/201/lei.202_2004.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/200/lei.201_2004.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/199/lei.200_2004.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/709/resolucao.15_2004.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/708/resolucao.14_2004.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/198/lei.199_2004.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/707/resolucao.12_2004.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/706/resolucao.11_2004.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/725/resolucao.04_2004.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/723/resolucao.03_2004.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/196/lei.198_2004.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/195/lei.197_2004.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/194/lei.196_2004.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/705/resolucao.10_2004.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/703/resolucao.09_2004.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/193/lei.195_2004.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/192/lei.194_2004.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/191/lei.193_2004.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/190/lei.192_2004.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/700/resolucao.07_2004.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/697/resolucao.05_2004.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/721/resolucao.02_2004.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2004/718/resolucao.01_2004.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2004/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/187/lei.191_2003.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/186/lei.190_2003.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/185/lei.189_2003.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/884/resolucao.06_2003.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2003/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/696/resolucao.05_2003.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/188/leicomplementar.04_2003.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/184/lei.187_2003.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/183/lei.186_2003.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/182/lei.185_2003.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/181/lei.184_2003.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/180/lei.183_2003.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/179/lei.182_2003.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/178/lei.181_2003.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/177/lei.180_2003.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/176/lei.179_2003.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/175/lei.178_2003.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/174/lei.177_2003.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/173/lei.175_2003.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/724/resolucao.04_2003.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/172/lei.174_2003.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/171/lei.173_2003.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/170/lei.172_2003.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/169/lei.171_2003.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/168/lei.170_2003.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/167/lei.169_2003.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/166/lei.168_2003.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/165/lei.167_2003.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/164/lei.166_2003.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/163/lei.165_2003.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/162/lei.164_2003.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/133/leicomplementar.03_2003.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/161/lei.163_2003.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/160/lei.162_2003.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/158/lei.160_2003.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/156/lei.158_2003.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/159/lei.161_2003.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/157/lei.159_2003.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/155/lei.157_2003.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/154/lei.156_2003.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/153/lei.155_2003.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/152/lei.154_2003.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/151/lei.153_2003.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/722/resolucao.03_2003.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/720/resolucao.02_2003.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/150/lei.152_2003.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/149/lei.151_2003.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2003/148/lei.150_2003.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/147/lei.148_2002.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/146/lei.147_2002.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/145/lei.146_2002.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/704/resolucao.10_2002.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/702/resolucao.09_2002.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/701/resolucao.08_2002.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/144/lei.145_2002.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/143/lei.144_2002.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/952/resolucao.06_2002.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/699/resolucao.07_2002.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/951/resolucao.05_2002.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/694/resolucao.04_2002.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/142/lei.143_2002.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/141/lei.142_2002.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/140/lei.141_2002.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/138/lei.140_2002.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/137/lei.139_2002.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/950/resolucao.03_2002.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/719/resolucao.02_2002.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/717/resolucao.01_2002.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/136/lei.138_2002.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/135/lei.137_2002.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/134/lei.136_2002.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/139/leicomplementar.02_2002.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2002/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/131/lei.134_2002.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/130/lei.133_2002.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2002/129/lei.132_2002.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/128/lei.131_2001.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/127/lei.130_2001.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/126/lei.129_2001.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/125/lei.128_2001.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/124/lei.127_2001.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/123/lei.126_2001.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/122/lei.125_2001.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/121/lei.123_2001.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/807/resolucao.05_2001.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/949/resolucao.06_2001.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/120/lei.122_2001.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/119/lei.121_2001.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/118/lei.120_2001.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/117/lei.119_2001.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/116/lei.118_2001.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/115/lei.117_2001.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/114/lei.115_2001.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/113/lei.114_2001.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2001/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/112/lei.113_2001.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/743/resolucao.03_2001.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/734/resolucao.02_2001.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/111/lei.112_2001.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/110/lei.111_2001.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/785/resolucao.04_2001.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/109/lei.110_2001.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/108/lei.109_2001.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2001/106/lei.108_2001.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/105/lei.107_2000.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/104/lei.106_2000.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/103/lei.105_2000.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/816/resolucao.09_2000.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/819/resolucao.10_2000.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/102/lei.103_2000.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/101/lei.102_2000.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/100/lei.101_2000.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/812/resolucao.08_2000.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/99/lei.100_2000.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/811/resolucao.07_2000.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/98/lei.99_2000.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/790/resolucao.05_2000.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/784/resolucao.04_2000.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/742/resolucao.03_2000.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/733/resolucao.02_2000.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/97/lei.98_2000.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/96/lei.97_2000.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/95/lei.96_2000.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/94/lei.95_2000.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/726/resolucao.01_2000.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/93/lei.94_2000.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/92/lei.93_2000.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2000/91/lei.92_2000.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/2000/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/89/lei.90_1999.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/88/lei.89_1999.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/87/lei.88_1999.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/86/lei.87_1999.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/927/resolucao.06_1999.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/85/lei.85_1999.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/84/lei.84_1999.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/2013/83/lei.83_1999.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/82/lei.82_1999.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/81/lei.81_1999.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/80/lei.80_1999.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/79/lei.79_1999.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/78/lei.78_1999.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/77/lei.77_1999.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/76/lei.76_1999.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/75/lei.75_1999.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/74/lei.74_1999.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/73/lei.73_1999.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/72/lei.72_1999.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/71/lei.71_1999.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1999/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/69/lei.69_1999.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/67/lei.67_1999.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/68/lei.68_1999.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/66/lei.66_1999.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/65/lei.65_1999.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/948/resolucao.05_1999.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/64/lei.64_1999.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/63/lei.63_1999.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/62/lei.62_1999.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/946/resolucao.03_1999.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/61/lei.61_1999.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/945/resolucao.02_1999.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1999/944/resolucao.01_1999.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/60/lei.59_1998.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/943/resolucao.05_1998.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/59/lei.58_1998.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/58/lei.57_1998.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/942/resolucao.04_1998.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/57/lei.56_1998.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/56/lei.55_1998.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/55/lei.54_1998.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/54/lei.53_1998.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/53/lei.52_1998.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/52/lei.51_1998.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/51/lei.50_1998.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/50/lei.49_1998.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/49/lei.48_1998.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/941/resolucao.03_1998.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/939/resolucao.01_1998.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/48/lei.47_1998.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/47/lei.46_1998.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/46/lei.45_1998.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/940/resolucao.02_1998.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/45/lei.44_1998.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1998/44/lei.43_1998.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/43/lei.42_1997.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/42/lei.40_1997.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/41/lei.39_1997.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/40/lei.38_1997.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/39/lei.37_1997.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/38/lei.36_1997.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/37/lei.35_1997.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/36/lei.34_1997.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/35/lei.33_1997.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/34/lei.32_1997.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/937/resolucao.13_1997.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/936/resolucao.12_1997.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/33/lei.31_1997.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/32/lei.30_1997.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/30/lei.28_1997.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/31/lei.29_1997.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/29/lei.27_1997.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/28/lei.26_1997.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/27/lei.25_1997.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/26/lei.24_1997.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/25/lei.23_1997.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/24/lei.22_1997.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/23/lei.21_1997.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/./sapl/public/normajuridica/1997/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/22/lei.20_1997.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/21/lei.19_1997.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/20/lei.18_1997.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/18/lei.16_1997.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/19/lei.17_1997.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/17/lei.15_1997.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/16/lei.14_1997.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/15/lei.13_1997.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/934/resolucao.08_1997.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/14/lei.12_1997.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/935/resolucao.09_1997.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/13/lei.11_1997.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/12/lei.10_1997.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/11/lei.09_1997.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/933/resolucao.07_1997.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/9/lei.07_1997.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/938/resolucao.14_1997.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/890/resolucao.06_1997.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/889/resolucao.05_1997.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/10/lei.08_1997.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/887/resolucao.03_1997.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/888/resolucao.04_1997.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/8/lei.06_1997.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/7/lei.05_1997.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/6/lei.04_1997.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/5/lei.03_1997.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/886/resolucao.02_1997.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/885/resolucao.01_1997.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/4/lei.02_1997.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/3/lei_1_1997.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brasilandiademinas.mg.leg.br/media/sapl/public/normajuridica/1997/925/lei_organica_do_municipio.1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1020"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="113.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>